--- v0 (2025-10-14)
+++ v1 (2026-09-03)
@@ -1,56 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="413FA0DC" w14:textId="7B02B203" w:rsidR="00CF5471" w:rsidRDefault="00143D24">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reviewers:  </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">Delete all </w:t>
       </w:r>
       <w:r>
         <w:t>sections</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> that do not apply to your </w:t>
       </w:r>
       <w:r>
         <w:t>project</w:t>
       </w:r>
       <w:r w:rsidR="002B46C0">
         <w:t xml:space="preserve"> and renumber sections accordingly</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>.</w:t>
@@ -202,51 +204,51 @@
       <w:r w:rsidR="00F76A99">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>composite or non-composite</w:t>
       </w:r>
       <w:r w:rsidR="00F76A99">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354D639B" w14:textId="77777777" w:rsidR="006C53D7" w:rsidRDefault="006C53D7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 2.6 - Accept the revision marks for stream crossings.  Reject the revision marks for grade separations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F30C1E" w14:textId="771BF343" w:rsidR="00CF5471" w:rsidRDefault="00DE346B">
+    <w:p w14:paraId="74F30C1E" w14:textId="491BEE75" w:rsidR="00CF5471" w:rsidRDefault="00DE346B">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> 2.</w:t>
       </w:r>
       <w:r w:rsidR="005417F6">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="001A0C0A">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">hould be included when no temporary barrier curbs are </w:t>
       </w:r>
@@ -301,51 +303,75 @@
         </w:rPr>
         <w:t>esign exception</w:t>
       </w:r>
       <w:r w:rsidR="00DE1621">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0041437C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  SPM/Liaison is responsible for making sure the roadway plans have addressed all the requirements </w:t>
       </w:r>
       <w:r w:rsidR="00C27A8E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0041437C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> EPG 616.6.46.</w:t>
+        <w:t xml:space="preserve"> EPG 616.</w:t>
+      </w:r>
+      <w:r w:rsidR="005326F9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0041437C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005326F9">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="0041437C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B24E0CC" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00DE346B">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Sections</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> 2.11</w:t>
       </w:r>
       <w:r w:rsidR="00A02757">
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> 3.0 thru 3.3 are required when SSPC-SP2 and SSPC-SP3, SSPC-SP6, SSPC-SP10 or SSPC-SP11 surface preparation is used or when  “Strengthening Existing </w:t>
       </w:r>
       <w:r w:rsidR="00A02757">
         <w:t>Beams</w:t>
       </w:r>
@@ -516,305 +542,350 @@
       </w:r>
       <w:r w:rsidR="00C27A8E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00AB2520">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AB2520">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Coast Guard is involved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DEE52D" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0A9855" w14:textId="009DE34F" w:rsidR="00CF5C8C" w:rsidRDefault="00A777FC">
+    <w:p w14:paraId="6A0A9855" w14:textId="44E9136E" w:rsidR="00CF5C8C" w:rsidRDefault="00A777FC">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONSTRUCTION REQUIREMENTS</w:t>
       </w:r>
       <w:r w:rsidR="0050334D">
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="007F60A4">
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="000B3F72">
-        <w:t>11/13/24</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F60A4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D729A9">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3F72">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0169">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3382DC6E" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="3E4F42D9" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.0  Description.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  This provision contains general construction requirements for this project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C46557" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
-    <w:p w14:paraId="66705A4C" w14:textId="1CD6E985" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
+    <w:p w14:paraId="66705A4C" w14:textId="6B7D1D21" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.0  Construction Requirements.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D447BA">
         <w:t>The p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lans </w:t>
       </w:r>
       <w:r w:rsidR="00D447BA">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00DE346B">
         <w:t>the asbestos and lead inspection report</w:t>
       </w:r>
       <w:r w:rsidR="00AB2520">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00DE346B">
         <w:t xml:space="preserve"> for the existing structure(s)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="0" w:author="Daniel M. Smith" w:date="2020-08-04T14:54:00Z">
-[...1 lines deleted...]
-          <w:delText>and the geotechnical report for the new structure(s)</w:delText>
+      <w:del w:id="0" w:author="Daniel M. Smith" w:date="2026-07-22T15:53:00Z" w16du:dateUtc="2026-07-22T20:53:00Z">
+        <w:r w:rsidR="00CE11A6" w:rsidDel="003C133F">
+          <w:delText xml:space="preserve">and the </w:delText>
         </w:r>
-        <w:r w:rsidDel="00D447BA">
+        <w:r w:rsidR="003C133F" w:rsidDel="003C133F">
+          <w:delText>foundation investigation</w:delText>
+        </w:r>
+        <w:r w:rsidR="00CE11A6" w:rsidDel="003C133F">
+          <w:delText xml:space="preserve"> report</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="1" w:author="Daniel M. Smith" w:date="2026-08-12T11:04:00Z" w16du:dateUtc="2026-08-12T16:04:00Z">
+        <w:r w:rsidR="007F60A4" w:rsidDel="007F60A4">
+          <w:delText>(s)</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="2" w:author="Daniel M. Smith" w:date="2026-07-22T15:53:00Z" w16du:dateUtc="2026-07-22T20:53:00Z">
+        <w:r w:rsidR="00CE11A6" w:rsidDel="003C133F">
+          <w:delText xml:space="preserve"> for the new structure(s)</w:delText>
+        </w:r>
+        <w:r w:rsidDel="003C133F">
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="00D447BA">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">included in the contract </w:t>
       </w:r>
       <w:r w:rsidRPr="005417F6">
         <w:t xml:space="preserve">in the bridge electronic deliverables zip file </w:t>
       </w:r>
       <w:r>
         <w:t>for informational purposes only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F450F71" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="176E603C" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  In order to assure the least traffic interference, the work shall be</w:t>
       </w:r>
       <w:r w:rsidR="005D18AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">scheduled so that </w:t>
       </w:r>
-      <w:del w:id="1" w:author="Daniel M. Smith" w:date="2020-08-04T14:58:00Z">
+      <w:del w:id="3" w:author="Daniel M. Smith" w:date="2020-08-04T14:58:00Z">
         <w:r w:rsidDel="00453291">
           <w:delText xml:space="preserve">a lane </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="2" w:author="Daniel M. Smith" w:date="2020-08-04T14:58:00Z">
+      <w:ins w:id="4" w:author="Daniel M. Smith" w:date="2020-08-04T14:58:00Z">
         <w:r w:rsidR="00453291">
           <w:t xml:space="preserve">the bridge </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t>closure is for the absolute minimum amount of time required to complete the work.</w:t>
       </w:r>
       <w:r w:rsidR="00465991">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:del w:id="3" w:author="Daniel M. Smith" w:date="2020-08-04T15:26:00Z">
+      <w:del w:id="5" w:author="Daniel M. Smith" w:date="2020-08-04T15:26:00Z">
         <w:r w:rsidR="00465991" w:rsidDel="00465991">
           <w:delText>A lane</w:delText>
         </w:r>
         <w:r w:rsidDel="00465991">
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="4" w:author="Daniel M. Smith" w:date="2020-08-04T15:26:00Z">
+      <w:ins w:id="6" w:author="Daniel M. Smith" w:date="2020-08-04T15:26:00Z">
         <w:r w:rsidR="00465991">
           <w:t>The bridge</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="5" w:author="Daniel M. Smith" w:date="2020-08-04T15:27:00Z">
+      <w:ins w:id="7" w:author="Daniel M. Smith" w:date="2020-08-04T15:27:00Z">
         <w:r w:rsidR="00465991">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve">shall not be closed until material is available for continuous construction and the contractor is prepared to diligently pursue the work until the closed </w:t>
       </w:r>
-      <w:del w:id="6" w:author="Daniel M. Smith" w:date="2020-08-04T15:29:00Z">
+      <w:del w:id="8" w:author="Daniel M. Smith" w:date="2020-08-04T15:29:00Z">
         <w:r w:rsidDel="00BE7EFA">
           <w:delText xml:space="preserve">lane </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="7" w:author="Daniel M. Smith" w:date="2020-08-04T15:29:00Z">
+      <w:ins w:id="9" w:author="Daniel M. Smith" w:date="2020-08-04T15:29:00Z">
         <w:r w:rsidR="00BE7EFA">
           <w:t xml:space="preserve">bridge </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t>is opened to traffic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006E8CC8" w14:textId="77777777" w:rsidR="00FB2AB2" w:rsidRDefault="00FB2AB2"/>
     <w:p w14:paraId="2C1B83DD" w14:textId="77777777" w:rsidR="00FB2AB2" w:rsidRDefault="00FB2AB2">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.2  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Bri</w:t>
       </w:r>
       <w:r w:rsidR="009114ED">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">dge work by contractor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">forces, including erection, rehabilitation or demolition, shall not be allowed over traffic unless a bridge platform protection system is installed below the work area except for work performed above a deck that is intact.  The protection system shall be capable of catching all falling objects such as tools, overhang brackets or materials.  Lifting of objects that are heavier than the capacity of the bridge protection system shall not be </w:t>
+        <w:t xml:space="preserve">forces, including erection, rehabilitation or demolition, shall not be allowed over traffic unless a bridge platform protection system is installed below the work area except for work performed above a deck that is intact.  The protection system shall be capable of catching all falling objects such as tools, overhang brackets or materials.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lifting of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objects that are heavier than the capacity of the bridge protection system shall not be </w:t>
       </w:r>
       <w:r w:rsidR="003B7D75">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>permitted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369E7966" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="78A4014D" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified special mortar shall be a qualified rapid set concrete patching material in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 704</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>.  A qualified rapid set concrete patching material will not be permitted for half-sol</w:t>
+        <w:t xml:space="preserve">.  A qualified rapid set concrete patching material will not be permitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A777FC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>for half-sol</w:t>
       </w:r>
       <w:r w:rsidR="0003656E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>e repair</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, deck repair with void tube replacement, full depth repair, modified deck </w:t>
-[...6 lines deleted...]
-        <w:t>repair and substructure repair (formed) unless a note on the bridge plans specifies that a qualified special mortar may be used.</w:t>
+        <w:t>, deck repair with void tube replacement, full depth repair, modified deck repair and substructure repair (formed) unless a note on the bridge plans specifies that a qualified special mortar may be used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D2D4D1" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213B3ADB" w14:textId="4DD5D9A2" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1025,56 +1096,58 @@
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD83581" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:pStyle w:val="HTMLCite1"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Axxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D895973" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:pStyle w:val="HTMLCite1"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
@@ -1140,172 +1213,238 @@
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>Provisions shall be made to prevent any debris and</w:t>
       </w:r>
       <w:r w:rsidR="006817CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>material</w:t>
       </w:r>
       <w:r w:rsidR="00165EB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>from falling</w:t>
       </w:r>
       <w:r w:rsidR="00F239D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="8" w:author="Daniel M. Smith" w:date="2020-08-04T15:41:00Z">
+      <w:ins w:id="10" w:author="Daniel M. Smith" w:date="2020-08-04T15:41:00Z">
         <w:r w:rsidR="00F239D2">
           <w:t>into the wate</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="9" w:author="Daniel M. Smith" w:date="2020-08-04T15:42:00Z">
+      <w:ins w:id="11" w:author="Daniel M. Smith" w:date="2020-08-04T15:42:00Z">
         <w:r w:rsidR="00165EB9">
           <w:t>r</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="10" w:author="Daniel M. Smith" w:date="2020-08-04T15:41:00Z">
+      <w:ins w:id="12" w:author="Daniel M. Smith" w:date="2020-08-04T15:41:00Z">
         <w:r w:rsidR="00F239D2">
           <w:t>way</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="11" w:author="Daniel M. Smith" w:date="2020-08-04T15:38:00Z">
+      <w:del w:id="13" w:author="Daniel M. Smith" w:date="2020-08-04T15:38:00Z">
         <w:r w:rsidR="00A777FC" w:rsidDel="00F239D2">
           <w:delText>onto the roadway</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E2">
         <w:t>If determined necessary by the engineer, a</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>ny debris and material that fall</w:t>
       </w:r>
       <w:r w:rsidR="002F5420">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> below the bridge outside the </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E2">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t>reviously</w:t>
       </w:r>
       <w:r w:rsidR="00AE78E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355F9C">
         <w:t>specified</w:t>
       </w:r>
       <w:r w:rsidR="00AE78E2">
         <w:t xml:space="preserve"> limits shall</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> be removed as approved by the engineer at the contractor's expense.  </w:t>
       </w:r>
-      <w:del w:id="12" w:author="Daniel M. Smith" w:date="2020-08-04T15:37:00Z">
+      <w:del w:id="14" w:author="Daniel M. Smith" w:date="2020-08-04T15:37:00Z">
         <w:r w:rsidR="00A777FC" w:rsidDel="00F239D2">
           <w:delText>Traffic under the bridge shall be maintained in accordance with the contract documents.</w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="64B8ACD7" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="1BCB9537" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.7</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
-        <w:t>Any damage sustained to the remaining structure as a result of the contractor's operations shall be repaired or the material replaced as approved by the engineer at the contractor's expense.</w:t>
+        <w:t xml:space="preserve">Any damage sustained to the remaining structure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t xml:space="preserve"> the contractor's operations shall be repaired or the material replaced as approved by the engineer at the contractor's expense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C28220A" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="5AAEC946" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.8</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">Provisions shall be made to prevent damage to any existing utilities. </w:t>
       </w:r>
       <w:r w:rsidR="007C5F04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
-        <w:t>Any damage sustained to the utilities as a result of the contractor's operations shall be the responsibility of the contractor.  All costs of repair and disruption of service shall be as determined by the utility owners and as approved by the engineer.</w:t>
+        <w:t xml:space="preserve">Any damage sustained to the utilities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t xml:space="preserve"> the contractor's operations shall be the responsibility of the contractor.  All costs of repair and disruption of service shall be as determined by the utility owners and as approved by the engineer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6C7524" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
-    <w:p w14:paraId="21D6E9CE" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
+    <w:p w14:paraId="21D6E9CE" w14:textId="5227ACC9" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.9</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C918C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The contractor shall provide steel plates over any unprotected open excavation in the bridge deck during non-working hours and in areas where work is not active.  The plates shall be 3/4 inch thick.  The plates shall extend 12 to 18 inches each side of the opening and cover the full width of work.  The contractor shall bevel all edges to a slope no steeper than 3H:1V.  The driving surface shall be treated for skid resistance either by surface deformation or direct application of a friction course and delineated as shown in the plans.  The plates shall be securely affixed to the deck using concrete anchors or through bolts.  The contractor may also secure the plate by attaching it to the superstructure or substructure.  However, nothing shall be welded or bolted to these elements.  The method of attachment shall be approved by the engineer.  Any damage to the deck, superstructure, or substructure as a result of this work shall be repaired as approved by the engineer at the contractor's expense.</w:t>
+        <w:t xml:space="preserve">The contractor shall provide steel plates over any unprotected open excavation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F652B5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00C918C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the bridge deck during non-working hours and in areas where work is not active.  The plates shall be 3/4 inch thick.  The plates shall extend 12 to 18 inches each side of the opening and cover the full width of work.  The contractor shall bevel all edges to a slope no steeper than 3H:1V.  The driving surface shall be treated for skid resistance either by surface deformation or direct application of a friction course and delineated as shown in the plans.  The plates shall be securely affixed to the deck using concrete anchors or through bolts.  The contractor may also secure the plate by attaching it to the superstructure or substructure</w:t>
+      </w:r>
+      <w:r w:rsidR="00F652B5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r w:rsidR="00C918C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owever nothing shall be welded or bolted to these elements.  The method of attachment shall be approved by the engineer.  Any damage to the deck, superstructure or substructure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C918C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C918C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this work shall be repaired as approved by the engineer at the contractor's expense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD443E6" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="063DB403" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00FB2AB2">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="00EC2626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:bCs/>
@@ -1340,51 +1479,59 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.11</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">SSPC-SP2 and SSPC-SP3 surface preparation shall be in accordance with the environmental regulations in </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r w:rsidR="00AB2520" w:rsidRPr="00AB2520">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
-        <w:t xml:space="preserve"> and collection of residue shall be in accordance with </w:t>
+        <w:t xml:space="preserve"> and collection of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t>residue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A777FC">
+        <w:t xml:space="preserve"> shall be in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> for collection of blast residue.  SSPC-SP6, SSPC-SP10 and SSPC-SP11 surface preparation shall be in accordance with the approved blast media and environmental regulations in </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r w:rsidR="00AB2520" w:rsidRPr="00AB2520">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> and collection of blast residue shall be in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:color w:val="0000FF"/>
@@ -1474,70 +1621,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="35F3DBC6" w14:textId="77777777" w:rsidR="00D05F42" w:rsidRDefault="00D05F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6743069B" w14:textId="77777777" w:rsidR="00D05F42" w:rsidRDefault="00D05F42" w:rsidP="00D05F42">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  Straps Removal.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Exposed portions of straps for stay-in-place forms shall be removed prior to surface preparation.  </w:t>
       </w:r>
       <w:r w:rsidR="00CE342A">
         <w:t xml:space="preserve">Straps need not be removed in areas that are not being painted.  </w:t>
       </w:r>
       <w:r>
-        <w:t>Flame cutting will not be permitted.  The contractor shall exercise care not to damage the existing structure during removal.  Any damage sustained to the remaining structure as a result of the contractor's operations shall be repaired or the material replaced as approved by the engineer at the contractor's expense.</w:t>
+        <w:t xml:space="preserve">Flame cutting will not be permitted.  The contractor shall exercise care not to damage the existing structure during removal.  Any damage sustained to the remaining structure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the contractor's operations shall be repaired or the material replaced as approved by the engineer at the contractor's expense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116153AF" w14:textId="77777777" w:rsidR="00D05F42" w:rsidRDefault="00D05F42" w:rsidP="00D05F42"/>
-    <w:p w14:paraId="5DD41F36" w14:textId="77777777" w:rsidR="00D05F42" w:rsidRDefault="00D05F42" w:rsidP="00D05F42">
+    <w:p w14:paraId="5DD41F36" w14:textId="3C1383B2" w:rsidR="00D05F42" w:rsidRDefault="00D05F42" w:rsidP="00D05F42">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.2  Slab Drains and Stay-In-Place Forms.  </w:t>
       </w:r>
       <w:r>
         <w:t>The stay-in-place forms, slab drains and slab drain brackets shall not be recoated</w:t>
       </w:r>
       <w:r w:rsidR="00AE78E2">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> overcoated or damaged during the painting operation.  Any portion of the slab drain bracket that is blast cleaned shall be recoated with System G.  Any damage sustained as a result of the contractor's operations shall be re</w:t>
+        <w:t xml:space="preserve"> overcoated or damaged during the painting operation.  Any portion of the slab drain bracket that is blast cleaned shall be recoated with System </w:t>
+      </w:r>
+      <w:r w:rsidR="00F652B5">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  Any damage sustained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the contractor's operations shall be re</w:t>
       </w:r>
       <w:r w:rsidR="00F263E5">
         <w:t>paired or the material replaced as approved by the engineer at the contractor's expense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBE5520" w14:textId="77777777" w:rsidR="00D05F42" w:rsidRDefault="00D05F42" w:rsidP="00D05F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D485C9" w14:textId="773F8472" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00D05F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1875,64 +2044,71 @@
           <w:trHeight w:val="376"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="568AF932" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDA955C" w14:textId="6E99314B" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
+          <w:p w14:paraId="4CDA955C" w14:textId="3A1A2178" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>System G</w:t>
+              <w:t xml:space="preserve">System </w:t>
+            </w:r>
+            <w:r w:rsidR="00A93EF3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00A130C4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Recoat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A0C442" w14:textId="499C3959" w:rsidR="00CF5471" w:rsidRDefault="00A130C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1984,53 +2160,55 @@
           <w:p w14:paraId="31E428A7" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5471" w14:paraId="5770ECD5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097B3B2F" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Axxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="579A254F" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F961A1F" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2095,51 +2273,59 @@
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="004B6F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D05F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Environmental Contact.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Environmental Section may be contacted at the below address or phone number.  The Missouri Department of Health may be contacted at </w:t>
+        <w:t xml:space="preserve">Environmental Section may be contacted at the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>below address</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or phone number.  The Missouri Department of Health may be contacted at </w:t>
       </w:r>
       <w:r w:rsidR="007C5F04">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>573</w:t>
       </w:r>
       <w:r w:rsidR="007C5F04">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>751-6102.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8AA458" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ACF6E3B" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00DE346B">
       <w:pPr>
         <w:tabs>
@@ -2334,57 +2520,59 @@
         <w:t>acility</w:t>
       </w:r>
       <w:r w:rsidR="00D05F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve">  The fol</w:t>
       </w:r>
       <w:r w:rsidR="00CF5C8C">
         <w:t>lowing is the approved smelter</w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00A777FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">hazardous waste treatment, storage and disposal </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CF5C8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>facility</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A777FC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E63FF62" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D491236" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1098"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:tab/>
@@ -2529,210 +2717,235 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.0  Navigation Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123C2529" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286A51C4" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4.1  </w:t>
       </w:r>
       <w:r>
-        <w:t>All work shall be performed so that the free flow of navigation is not unreasonably interfered with, the navigable depths are not impaired and navigation lighting is visible at all times.  Any floating equipment or vessels working in the channel shall display lights and signals as required by the current</w:t>
+        <w:t xml:space="preserve">All work shall be performed so that the free flow of navigation is not unreasonably interfered with, the navigable depths are not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>impaired</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and navigation lighting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is visible at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.  Any floating equipment or vessels working in the channel shall display lights and signals as required by the current</w:t>
       </w:r>
       <w:r w:rsidR="00B635CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="13" w:author="Daniel M. Smith" w:date="2020-05-11T13:46:00Z">
+      <w:del w:id="15" w:author="Daniel M. Smith" w:date="2020-05-11T13:46:00Z">
         <w:r w:rsidR="00B635CB" w:rsidDel="00B635CB">
           <w:delText>“Inland Navigation Rules”.</w:delText>
         </w:r>
         <w:r w:rsidDel="00B635CB">
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
         <w:r w:rsidR="00B635CB" w:rsidDel="00B635CB">
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="14" w:author="Daniel M. Smith" w:date="2020-05-11T13:47:00Z">
+      <w:ins w:id="16" w:author="Daniel M. Smith" w:date="2020-05-11T13:47:00Z">
         <w:r w:rsidR="00B635CB">
           <w:t>“Handbook of Missouri Boating Laws and Responsibilities” av</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="15" w:author="Daniel M. Smith" w:date="2020-05-11T13:48:00Z">
+      <w:ins w:id="17" w:author="Daniel M. Smith" w:date="2020-05-11T13:48:00Z">
         <w:r w:rsidR="00B635CB">
           <w:t>ailable on the Missouri Water Patrol web site.</w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve">  If scaffolding or nets are suspended below low steel in the navigation span, the </w:t>
       </w:r>
-      <w:del w:id="16" w:author="Daniel M. Smith" w:date="2020-05-11T13:50:00Z">
+      <w:del w:id="18" w:author="Daniel M. Smith" w:date="2020-05-11T13:50:00Z">
         <w:r w:rsidR="00B635CB" w:rsidDel="00B635CB">
           <w:delText>U.S. Coast Guard district office</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="17" w:author="Daniel M. Smith" w:date="2020-05-11T13:50:00Z">
+      <w:ins w:id="19" w:author="Daniel M. Smith" w:date="2020-05-11T13:50:00Z">
         <w:r w:rsidR="00B635CB">
           <w:t>engineer</w:t>
         </w:r>
       </w:ins>
       <w:r>
-        <w:t xml:space="preserve"> shall be advised so that the temporary reductions in clearance for river traffic can be checked for reasonableness and appropriate notices can be published.  Positive precautions shall be taken to prevent the accidental dropping</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be advised so that the temporary reductions in clearance for river traffic can be checked for reasonableness and appropriate notices can be published.  Positive precautions shall be taken to prevent the accidental dropping</w:t>
       </w:r>
       <w:r w:rsidR="00C256B0">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spark producing, flame producing, lighted or damaging objects onto barges or vessels passing beneath the bridge.  All flame cutting, welding or other similar spark producing operations shall be ceased over the channel when vessels are passing beneath the bridge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CF84B4" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="61229F37" w14:textId="77777777" w:rsidR="002B5349" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4.2  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The contractor shall be responsible for submitting a work plan to the engineer for review.  When the engineer is in concurrence </w:t>
       </w:r>
       <w:r w:rsidR="00D22457">
         <w:t>with the work plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the engineer will forward the material to the </w:t>
       </w:r>
-      <w:del w:id="18" w:author="Daniel M. Smith" w:date="2020-05-11T13:52:00Z">
+      <w:del w:id="20" w:author="Daniel M. Smith" w:date="2020-05-11T13:52:00Z">
         <w:r w:rsidR="00B635CB" w:rsidDel="00B635CB">
           <w:delText>U.S. Coast Guard district office</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="19" w:author="Daniel M. Smith" w:date="2020-05-11T13:52:00Z">
+      <w:ins w:id="21" w:author="Daniel M. Smith" w:date="2020-05-11T13:52:00Z">
         <w:r w:rsidR="00B635CB">
           <w:t>appropriate agency or agencies</w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve"> for approval</w:t>
       </w:r>
       <w:r w:rsidR="002B5349">
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
-      <w:del w:id="20" w:author="Daniel M. Smith" w:date="2020-05-11T13:57:00Z">
+      <w:del w:id="22" w:author="Daniel M. Smith" w:date="2020-05-11T13:57:00Z">
         <w:r w:rsidR="002B5349" w:rsidDel="00110104">
           <w:delText>The U.S. Coast Guard will require at least 30 days to review the work plan prior to any work beginning.  The work plan shall be submitted to the District Commander, Western Rivers Operation, Eighth Coast Guard District, Bridge Branch.</w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="0842F92B" w14:textId="77777777" w:rsidR="00B3790B" w:rsidRDefault="00B3790B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C5DA796" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5.0  Method of Measurement.  </w:t>
       </w:r>
       <w:r>
         <w:t>No measurement will be made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF2EB79" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00CF5471"/>
     <w:p w14:paraId="254073D3" w14:textId="77777777" w:rsidR="00CF5471" w:rsidRDefault="00A777FC">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6.0  Basis of Payment.  </w:t>
       </w:r>
       <w:r>
         <w:t>Payment for the above described work will be considered completely covered by the contract unit price for other items included in the contract.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CF5471" w:rsidSect="00CF5471">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B51F623" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
+    <w:p w14:paraId="5962EE71" w14:textId="77777777" w:rsidR="00480240" w:rsidRDefault="00480240">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C54A444" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
+    <w:p w14:paraId="2EBC9857" w14:textId="77777777" w:rsidR="00480240" w:rsidRDefault="00480240">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2743,126 +2956,136 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="775DF992" w14:textId="77777777" w:rsidR="009108B7" w:rsidRDefault="009108B7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E1311B4" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CDDB57E" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A82AAA" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
+    <w:p w14:paraId="12C89251" w14:textId="77777777" w:rsidR="00480240" w:rsidRDefault="00480240">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79596F32" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
+    <w:p w14:paraId="630494B0" w14:textId="77777777" w:rsidR="00480240" w:rsidRDefault="00480240">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71E775CF" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B870B1A" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="141969F1" w14:textId="77777777" w:rsidR="00B47C76" w:rsidRDefault="00B47C76">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="636E506A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A3CA5F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2966,201 +3189,241 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1388449882">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Daniel M. Smith">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Daniel.M.Smith@modot.mo.gov::25fa5273-c330-42e3-a985-a27ef7108a1d"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A777FC"/>
     <w:rsid w:val="0003656E"/>
     <w:rsid w:val="00040F51"/>
     <w:rsid w:val="00083944"/>
     <w:rsid w:val="000A6587"/>
     <w:rsid w:val="000B3F72"/>
+    <w:rsid w:val="000C1FEA"/>
     <w:rsid w:val="000C638C"/>
+    <w:rsid w:val="000F2AFC"/>
+    <w:rsid w:val="00101014"/>
     <w:rsid w:val="00110104"/>
+    <w:rsid w:val="00135077"/>
     <w:rsid w:val="00143D24"/>
     <w:rsid w:val="00165EB9"/>
     <w:rsid w:val="001A0C0A"/>
+    <w:rsid w:val="001B1DC0"/>
     <w:rsid w:val="001D13B9"/>
     <w:rsid w:val="002B46C0"/>
     <w:rsid w:val="002B5349"/>
+    <w:rsid w:val="002C435C"/>
     <w:rsid w:val="002F5420"/>
     <w:rsid w:val="002F7B62"/>
     <w:rsid w:val="00355F9C"/>
+    <w:rsid w:val="00375E0E"/>
+    <w:rsid w:val="003A2F9B"/>
     <w:rsid w:val="003A5C59"/>
     <w:rsid w:val="003B7D75"/>
+    <w:rsid w:val="003C133F"/>
+    <w:rsid w:val="003E7199"/>
+    <w:rsid w:val="003F4509"/>
+    <w:rsid w:val="004061A0"/>
     <w:rsid w:val="0041437C"/>
     <w:rsid w:val="004278CF"/>
     <w:rsid w:val="00453291"/>
     <w:rsid w:val="004647B8"/>
     <w:rsid w:val="00465991"/>
+    <w:rsid w:val="00480240"/>
     <w:rsid w:val="004A2A8A"/>
     <w:rsid w:val="004B6F09"/>
     <w:rsid w:val="0050334D"/>
     <w:rsid w:val="00510988"/>
     <w:rsid w:val="0053199F"/>
+    <w:rsid w:val="005326F9"/>
     <w:rsid w:val="005417F6"/>
     <w:rsid w:val="00586E4B"/>
     <w:rsid w:val="005D18AA"/>
     <w:rsid w:val="006519AA"/>
     <w:rsid w:val="00661707"/>
     <w:rsid w:val="006817CD"/>
     <w:rsid w:val="00693CB3"/>
     <w:rsid w:val="006B304D"/>
     <w:rsid w:val="006C53D7"/>
+    <w:rsid w:val="00701E67"/>
     <w:rsid w:val="0070661F"/>
+    <w:rsid w:val="0071162B"/>
+    <w:rsid w:val="00744A5B"/>
+    <w:rsid w:val="007B40CD"/>
     <w:rsid w:val="007C5F04"/>
+    <w:rsid w:val="007E20D9"/>
+    <w:rsid w:val="007F60A4"/>
+    <w:rsid w:val="00806D98"/>
     <w:rsid w:val="008464C0"/>
+    <w:rsid w:val="00864DC6"/>
     <w:rsid w:val="008C16C2"/>
+    <w:rsid w:val="008C524A"/>
+    <w:rsid w:val="009108B7"/>
     <w:rsid w:val="009114ED"/>
+    <w:rsid w:val="00932106"/>
+    <w:rsid w:val="009B5371"/>
     <w:rsid w:val="009B5C12"/>
     <w:rsid w:val="009D0528"/>
+    <w:rsid w:val="00A00970"/>
     <w:rsid w:val="00A02757"/>
     <w:rsid w:val="00A130C4"/>
     <w:rsid w:val="00A32E46"/>
     <w:rsid w:val="00A37537"/>
     <w:rsid w:val="00A777FC"/>
+    <w:rsid w:val="00A93EF3"/>
     <w:rsid w:val="00AB2520"/>
     <w:rsid w:val="00AC0201"/>
+    <w:rsid w:val="00AD475C"/>
     <w:rsid w:val="00AE78E2"/>
     <w:rsid w:val="00B3790B"/>
     <w:rsid w:val="00B47C76"/>
     <w:rsid w:val="00B51C72"/>
     <w:rsid w:val="00B635CB"/>
     <w:rsid w:val="00B722C4"/>
+    <w:rsid w:val="00BD527F"/>
     <w:rsid w:val="00BE7EFA"/>
     <w:rsid w:val="00C256B0"/>
     <w:rsid w:val="00C27A8E"/>
     <w:rsid w:val="00C56C84"/>
     <w:rsid w:val="00C918C0"/>
     <w:rsid w:val="00CE11A6"/>
     <w:rsid w:val="00CE342A"/>
     <w:rsid w:val="00CF5471"/>
     <w:rsid w:val="00CF5C8C"/>
     <w:rsid w:val="00D05F42"/>
     <w:rsid w:val="00D22457"/>
     <w:rsid w:val="00D447BA"/>
+    <w:rsid w:val="00D50B52"/>
+    <w:rsid w:val="00D520C0"/>
     <w:rsid w:val="00D66593"/>
+    <w:rsid w:val="00D729A9"/>
+    <w:rsid w:val="00D92194"/>
     <w:rsid w:val="00D93690"/>
     <w:rsid w:val="00DE1621"/>
     <w:rsid w:val="00DE346B"/>
     <w:rsid w:val="00E863A6"/>
     <w:rsid w:val="00EB6391"/>
     <w:rsid w:val="00EC2626"/>
     <w:rsid w:val="00EC6C3A"/>
     <w:rsid w:val="00EE6AA4"/>
     <w:rsid w:val="00F239D2"/>
     <w:rsid w:val="00F263E5"/>
     <w:rsid w:val="00F55C6B"/>
+    <w:rsid w:val="00F652B5"/>
     <w:rsid w:val="00F668B0"/>
     <w:rsid w:val="00F76A99"/>
     <w:rsid w:val="00F8762D"/>
+    <w:rsid w:val="00FA0169"/>
     <w:rsid w:val="00FB2AB2"/>
     <w:rsid w:val="00FC523B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A618020"/>
   <w15:docId w15:val="{6A63CB50-ED7E-4B8C-A6A6-B513B4DF7EE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3934,57 +4197,59 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC523B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC523B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4231,66 +4496,173 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1701</Words>
-  <Characters>9699</Characters>
+  <Words>1808</Words>
+  <Characters>9603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11378</CharactersWithSpaces>
+  <CharactersWithSpaces>11331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>