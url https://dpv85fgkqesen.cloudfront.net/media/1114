--- v0 (2025-10-14)
+++ v1 (2026-05-18)
@@ -1,57 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42F8FC95" w14:textId="3045FCC9" w:rsidR="00785CC0" w:rsidRPr="00B103FC" w:rsidRDefault="00B103FC" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reviewers</w:t>
       </w:r>
       <w:r w:rsidR="005972D3" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -593,51 +597,91 @@
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under special circumstances when rock limits or conditions are nonuniform, </w:t>
       </w:r>
       <w:r w:rsidR="005A0AB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WEAP</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be used solely as verification method in order to limit pile damage because it will require outside expertise to review conditions under which pile is driven to rock with consideration of hammer verification included.</w:t>
+        <w:t xml:space="preserve"> can be used solely as verification method </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limit pile damage because it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will require</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside expertise to review conditions under which pile is driven to rock with consideration of hammer verification included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6611C4" w14:textId="4C2D6402" w:rsidR="00514DF0" w:rsidRPr="00B103FC" w:rsidRDefault="00514DF0" w:rsidP="00B103FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04627493" w14:textId="0B201819" w:rsidR="00514DF0" w:rsidRPr="00B103FC" w:rsidRDefault="00514DF0" w:rsidP="00B103FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1006,206 +1050,233 @@
       <w:r w:rsidR="006A494A" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be given to using additional piles to reduce the MNACR below 600 kips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39161BA6" w14:textId="77777777" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="005972D3" w:rsidP="00B103FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202F6F39" w14:textId="5FBB17B5" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="005972D3" w:rsidP="00B103FC">
+    <w:p w14:paraId="202F6F39" w14:textId="1DF2AFA8" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="00A27014" w:rsidP="00B103FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B103FC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In friction pile conditions, PDA </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C00B9" w:rsidRPr="00B103FC">
+        <w:t>This BSP is not recommended for</w:t>
+      </w:r>
+      <w:r w:rsidR="005972D3" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Dynamic Pile Testing) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B103FC">
+        <w:t xml:space="preserve"> friction pile</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>should be used.</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005972D3" w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  See SEG 25-01 for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9A6B2A" w14:textId="77777777" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="005972D3" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="410E133C" w14:textId="77777777" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="005972D3" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5404AAA1" w14:textId="77777777" w:rsidR="005972D3" w:rsidRPr="00B103FC" w:rsidRDefault="005972D3" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5212C76A" w14:textId="41A6CEB1" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
+    <w:p w14:paraId="5212C76A" w14:textId="5133FC57" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PILE WAVE ANALYSIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C824C8" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C824C8" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C824C8" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00A27014">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00560EA1" w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="00A6080F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C824C8" w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6080F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00560EA1" w:rsidRPr="00B103FC">
-[...25 lines deleted...]
-        <w:t>24</w:t>
+      <w:r w:rsidR="00A27014">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3579210C" w14:textId="77777777" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="POWRSPECText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02F5A6A6" w14:textId="77777777" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1324,51 +1395,67 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.3  Qualifications.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  The contractor shall perform </w:t>
       </w:r>
       <w:r w:rsidR="00560EA1" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wave equation analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> utilizing the services of an independent dynamic pile testing consultant and qualified personnel.  An engineer with a minimum of 5 years WEAP experience shall perform the analysis.</w:t>
+        <w:t xml:space="preserve"> utilizing the services of an independent dynamic pile testing consultant and qualified personnel.  An engineer with a minimum of 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WEAP experience shall perform the analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A6A656" w14:textId="77777777" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2947F67A" w14:textId="77777777" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1393,51 +1480,83 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1  Pile Driving Modeling.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall perform preconstruction wave equation analyses and prepare a summary report of the results.  The wave equation analyses shall be used to assess the ability of all proposed pile driving systems to install piles to the required capacity and the desired penetration depth within allowable driving stresses.   The report shall include a drivability graph relating pile capacity, blow count and driving stresses to depth.  The report shall include a bearing graph relating the pile capacity to the pile driving resistance.  The bearing graph shall indicate blow count versus capacity and stroke.  The report shall also contain a constant capacity analysis or inspector’s chart to assist the engineer in determining the required driving resistance at other field observed strokes.  The contractor shall perform wave equation </w:t>
+        <w:t xml:space="preserve"> shall perform preconstruction wave equation analyses and prepare a summary report of the results.  The wave equation analyses shall be used to assess the ability of all proposed pile driving systems to install piles to the required capacity and the desired penetration depth within allowable driving stresses.   The report shall include a drivability graph relating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capacity, blow count and driving stresses to depth.  The report shall include a bearing graph relating the pile capacity to the pile driving resistance.  The bearing graph shall indicate blow count versus capacity and stroke.  The report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also contain a constant capacity analysis or inspector’s chart to assist the engineer in determining the required driving resistance at other field observed strokes.  The contractor shall perform wave equation </w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">analyses in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>section 4.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this special provision.  Acceptability of the wave equation report and the adequacy of analyses will be determined by the engineer.</w:t>
       </w:r>
     </w:p>
@@ -1447,51 +1566,99 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F3735F" w14:textId="5F1F1E01" w:rsidR="00887F64" w:rsidRPr="00B103FC" w:rsidRDefault="00887F64" w:rsidP="00B103FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.1  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WEAP shall provide driving criteria for driving piling to rock.  WEAP shall give pile solution for driving piling through hard material to rock or through soft material to rock.</w:t>
+        <w:t xml:space="preserve">WEAP shall provide driving criteria for driving piling to rock.  WEAP shall give pile </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for driving piling through hard material to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rock</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or through soft material to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rock</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E74C0" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  WEAP shall provide an inspector’s chart</w:t>
       </w:r>
       <w:r w:rsidR="002F0CB7" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be used</w:t>
       </w:r>
       <w:r w:rsidR="002E74C0" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for end of driving criteria in soft rock.  If hard rock is encountered during driving, then </w:t>
       </w:r>
       <w:r w:rsidR="002E74C0" w:rsidRPr="000D7DA5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1954,52 +2121,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>driving systems</w:t>
       </w:r>
       <w:r w:rsidR="00961315" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be analyzed as required to find an acceptable </w:t>
       </w:r>
       <w:r w:rsidR="00084EE3" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
       <w:r w:rsidR="00961315" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that is capable of driving</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00961315" w:rsidRPr="00B103FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is capable of driving</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00444675" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00961315" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pile</w:t>
       </w:r>
       <w:r w:rsidR="00084EE3" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00084EE3" w:rsidRPr="00B103FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
@@ -2263,87 +2439,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A2B1E7" w14:textId="77777777" w:rsidR="00E26343" w:rsidRPr="00B103FC" w:rsidRDefault="00E26343" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138F9E2C" w14:textId="77777777" w:rsidR="00E26343" w:rsidRPr="00B103FC" w:rsidRDefault="00E26343" w:rsidP="00B103FC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E26343" w:rsidRPr="00B103FC" w:rsidSect="00BF3EB5">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1141BF01" w14:textId="77777777" w:rsidR="00A0530B" w:rsidRDefault="00A0530B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="704243AB" w14:textId="77777777" w:rsidR="00A0530B" w:rsidRDefault="00A0530B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2370,176 +2550,216 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B87AA1B" w14:textId="77777777" w:rsidR="00A27014" w:rsidRDefault="00A27014">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BBC12DE" w14:textId="77777777" w:rsidR="000C55E9" w:rsidRDefault="000C55E9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0004310B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000C054B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11541491" w14:textId="77777777" w:rsidR="000C55E9" w:rsidRDefault="000C55E9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0004310B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0004310B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B0676C7" w14:textId="77777777" w:rsidR="00A0530B" w:rsidRDefault="00A0530B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="52CA345F" w14:textId="77777777" w:rsidR="00A0530B" w:rsidRDefault="00A0530B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="390FD6D2" w14:textId="77777777" w:rsidR="00A27014" w:rsidRDefault="00A27014">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3634DA21" w14:textId="77777777" w:rsidR="00A27014" w:rsidRDefault="00A27014">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F950E3C" w14:textId="77777777" w:rsidR="00A27014" w:rsidRDefault="00A27014">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48CD2081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69765384"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2884,141 +3104,147 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="61759989">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1797796133">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1658917550">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0004310B"/>
     <w:rsid w:val="0003213E"/>
     <w:rsid w:val="0004310B"/>
     <w:rsid w:val="00065991"/>
     <w:rsid w:val="0007014D"/>
     <w:rsid w:val="00084EE3"/>
     <w:rsid w:val="00094AF5"/>
     <w:rsid w:val="000A0670"/>
     <w:rsid w:val="000B5F8D"/>
     <w:rsid w:val="000C054B"/>
     <w:rsid w:val="000C5010"/>
     <w:rsid w:val="000C55E9"/>
     <w:rsid w:val="000D1158"/>
     <w:rsid w:val="000D7DA5"/>
     <w:rsid w:val="000E280B"/>
+    <w:rsid w:val="000F6385"/>
     <w:rsid w:val="00104280"/>
     <w:rsid w:val="001132C2"/>
     <w:rsid w:val="00134A7B"/>
     <w:rsid w:val="001425C5"/>
     <w:rsid w:val="00143D75"/>
     <w:rsid w:val="00164FE1"/>
     <w:rsid w:val="001944E9"/>
     <w:rsid w:val="00194939"/>
     <w:rsid w:val="001A1F1E"/>
     <w:rsid w:val="001B5830"/>
     <w:rsid w:val="001B6579"/>
     <w:rsid w:val="001E07F4"/>
     <w:rsid w:val="001E5A21"/>
     <w:rsid w:val="002072F7"/>
     <w:rsid w:val="00271053"/>
     <w:rsid w:val="00280A10"/>
     <w:rsid w:val="0028671C"/>
     <w:rsid w:val="002A03CE"/>
     <w:rsid w:val="002A3181"/>
     <w:rsid w:val="002C0502"/>
     <w:rsid w:val="002C56C8"/>
     <w:rsid w:val="002C7EC2"/>
     <w:rsid w:val="002E554E"/>
     <w:rsid w:val="002E74C0"/>
     <w:rsid w:val="002F0CB7"/>
     <w:rsid w:val="002F290E"/>
     <w:rsid w:val="0034294A"/>
     <w:rsid w:val="00364694"/>
     <w:rsid w:val="00377C0C"/>
     <w:rsid w:val="003A15C2"/>
     <w:rsid w:val="003B4155"/>
     <w:rsid w:val="003D7A36"/>
     <w:rsid w:val="003E2A23"/>
     <w:rsid w:val="003F3A03"/>
     <w:rsid w:val="004047B7"/>
     <w:rsid w:val="0040626A"/>
     <w:rsid w:val="00412597"/>
     <w:rsid w:val="0041675A"/>
     <w:rsid w:val="004278F8"/>
     <w:rsid w:val="0044401F"/>
     <w:rsid w:val="00444675"/>
+    <w:rsid w:val="00450212"/>
     <w:rsid w:val="00476810"/>
     <w:rsid w:val="0048195F"/>
     <w:rsid w:val="00492DEE"/>
     <w:rsid w:val="004C05A1"/>
     <w:rsid w:val="004C5842"/>
     <w:rsid w:val="004E2750"/>
     <w:rsid w:val="00514DF0"/>
     <w:rsid w:val="00524EEA"/>
     <w:rsid w:val="005267F6"/>
     <w:rsid w:val="005415BD"/>
     <w:rsid w:val="00544D23"/>
     <w:rsid w:val="00550495"/>
     <w:rsid w:val="00557316"/>
     <w:rsid w:val="00560EA1"/>
     <w:rsid w:val="00575A63"/>
     <w:rsid w:val="00582B68"/>
     <w:rsid w:val="005926E0"/>
     <w:rsid w:val="005972D3"/>
     <w:rsid w:val="005A0AB0"/>
     <w:rsid w:val="005B14C3"/>
     <w:rsid w:val="005B6521"/>
     <w:rsid w:val="005C30F3"/>
     <w:rsid w:val="005D34C8"/>
     <w:rsid w:val="005F5B4F"/>
     <w:rsid w:val="005F76C0"/>
@@ -3062,86 +3288,88 @@
     <w:rsid w:val="008909FC"/>
     <w:rsid w:val="008A04B9"/>
     <w:rsid w:val="008A1F69"/>
     <w:rsid w:val="008A33A2"/>
     <w:rsid w:val="008C21BC"/>
     <w:rsid w:val="008D3240"/>
     <w:rsid w:val="008D3A02"/>
     <w:rsid w:val="009010DF"/>
     <w:rsid w:val="00914510"/>
     <w:rsid w:val="00923F80"/>
     <w:rsid w:val="00927A97"/>
     <w:rsid w:val="00934200"/>
     <w:rsid w:val="00935725"/>
     <w:rsid w:val="00937C89"/>
     <w:rsid w:val="009417DF"/>
     <w:rsid w:val="00945A31"/>
     <w:rsid w:val="00961315"/>
     <w:rsid w:val="009759D0"/>
     <w:rsid w:val="00977042"/>
     <w:rsid w:val="00987289"/>
     <w:rsid w:val="009B3314"/>
     <w:rsid w:val="009B62D0"/>
     <w:rsid w:val="009D7FD9"/>
     <w:rsid w:val="00A0530B"/>
     <w:rsid w:val="00A14383"/>
+    <w:rsid w:val="00A27014"/>
     <w:rsid w:val="00A41253"/>
     <w:rsid w:val="00A6080F"/>
     <w:rsid w:val="00A7453C"/>
     <w:rsid w:val="00A807A5"/>
     <w:rsid w:val="00A93507"/>
     <w:rsid w:val="00AA782C"/>
     <w:rsid w:val="00AD5BC4"/>
     <w:rsid w:val="00AE642C"/>
     <w:rsid w:val="00AF776A"/>
     <w:rsid w:val="00B103FC"/>
     <w:rsid w:val="00B354DB"/>
     <w:rsid w:val="00B53086"/>
     <w:rsid w:val="00B83672"/>
     <w:rsid w:val="00B92C21"/>
     <w:rsid w:val="00B92DC4"/>
     <w:rsid w:val="00BC4CA8"/>
     <w:rsid w:val="00BC6693"/>
     <w:rsid w:val="00BD1B0B"/>
     <w:rsid w:val="00BD28ED"/>
     <w:rsid w:val="00BD59C5"/>
     <w:rsid w:val="00BE665E"/>
     <w:rsid w:val="00BF3EB5"/>
     <w:rsid w:val="00C0413B"/>
     <w:rsid w:val="00C04A91"/>
     <w:rsid w:val="00C112F7"/>
     <w:rsid w:val="00C154B4"/>
     <w:rsid w:val="00C16F65"/>
     <w:rsid w:val="00C260D2"/>
     <w:rsid w:val="00C53EEA"/>
     <w:rsid w:val="00C6604F"/>
     <w:rsid w:val="00C6682A"/>
     <w:rsid w:val="00C76106"/>
     <w:rsid w:val="00C824C8"/>
     <w:rsid w:val="00C84581"/>
     <w:rsid w:val="00C849CE"/>
     <w:rsid w:val="00C853AF"/>
+    <w:rsid w:val="00C96212"/>
     <w:rsid w:val="00CA62A6"/>
     <w:rsid w:val="00CE2A7A"/>
     <w:rsid w:val="00CE7242"/>
     <w:rsid w:val="00D00B46"/>
     <w:rsid w:val="00D37357"/>
     <w:rsid w:val="00D53E9D"/>
     <w:rsid w:val="00D67374"/>
     <w:rsid w:val="00D7706D"/>
     <w:rsid w:val="00D85E2A"/>
     <w:rsid w:val="00D919F0"/>
     <w:rsid w:val="00D95D05"/>
     <w:rsid w:val="00DB6760"/>
     <w:rsid w:val="00DD0054"/>
     <w:rsid w:val="00DD33D5"/>
     <w:rsid w:val="00DE3906"/>
     <w:rsid w:val="00DE5E00"/>
     <w:rsid w:val="00E001ED"/>
     <w:rsid w:val="00E002E6"/>
     <w:rsid w:val="00E00D78"/>
     <w:rsid w:val="00E030E3"/>
     <w:rsid w:val="00E26343"/>
     <w:rsid w:val="00E47E36"/>
     <w:rsid w:val="00E5192F"/>
     <w:rsid w:val="00E70F3E"/>
     <w:rsid w:val="00E722D6"/>
@@ -3159,64 +3387,64 @@
     <w:rsid w:val="00F44BAB"/>
     <w:rsid w:val="00F614D7"/>
     <w:rsid w:val="00F7570D"/>
     <w:rsid w:val="00F92529"/>
     <w:rsid w:val="00FC4F03"/>
     <w:rsid w:val="00FD733F"/>
     <w:rsid w:val="00FE74B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05E87149"/>
   <w15:docId w15:val="{63A926A3-C06C-4A73-A421-A444E2945D69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4158,58 +4386,58 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00C260D2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C260D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4470,250 +4698,263 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69404514-ed04-40ee-9265-2042a527f996">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
+    <Comments xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
+    <Doc_x0020_Type xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f28fb21dcd1b1c10df8bf3a5c81d14b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A106979A040B51458CC61820F589D601" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3429e7d0d4b1013d67d40caa0c3ff837">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69404514-ed04-40ee-9265-2042a527f996" xmlns:ns3="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b89c5bf8ad328566e6e7bc375f7f35e6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <xsd:import namespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <xsd:import namespace="69404514-ed04-40ee-9265-2042a527f996"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_DCDateCreated" ma:index="2" nillable="true" ma:displayName="Started" ma:description="Date when developer starts significant work." ma:format="DateOnly" ma:internalName="_DCDateCreated" ma:readOnly="false">
+    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="3" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG0" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Who" ma:index="4" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:readOnly="false" ma:showField="Title">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Description0" ma:index="5" nillable="true" ma:displayName="Description" ma:internalName="Description00" ma:readOnly="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...26 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="Comments" ma:index="23" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8cd12a9-992c-44be-890c-b39a35887eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ef3e23f2-cd50-4b71-8821-3b9e8ac01315}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8cd12a9-992c-44be-890c-b39a35887eb2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="10" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Doc Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4758,169 +4999,241 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57F666B7-2858-401B-B592-E97CAA2F9244}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4D5D348-A796-477C-B7D1-E370A24769BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="69404514-ed04-40ee-9265-2042a527f996"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B291CA0-44AA-4638-89BA-5D6BAD6C87FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C5E6BB-1085-47D5-AD55-5DC36D528978}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45C7A539-4198-4E48-A8EC-1914563ED2C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <ds:schemaRef ds:uri="69404514-ed04-40ee-9265-2042a527f996"/>
     <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1019</Words>
-  <Characters>5524</Characters>
+  <Words>1022</Words>
+  <Characters>5534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>702-BSP-03_Pile_Wave_Analysis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>702-BSP-03_Pile_Wave_Analysis</dc:title>
   <dc:creator>houshh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001AE1C67F7445AE48A5DE32D2FF51F959</vt:lpwstr>
+    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>4060700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>