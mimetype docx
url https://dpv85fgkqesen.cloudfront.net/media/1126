--- v0 (2025-10-14)
+++ v1 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F14C5D7" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewers:  Modify BSP as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF69AD9" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619F7D8D" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
@@ -102,51 +102,51 @@
     <w:p w14:paraId="2D95642C" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="006407A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For section 3.1, accept revisions for projects without redecking and reject revisions for projects with redecking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BCB103" w14:textId="77777777" w:rsidR="006407A2" w:rsidRDefault="006407A2" w:rsidP="00DA041C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BAFC" w14:textId="1E9C6981" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidDel="009D3C5E" w:rsidRDefault="000977AE" w:rsidP="00F25133">
+    <w:p w14:paraId="3C89BAFC" w14:textId="04533C3F" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidDel="009D3C5E" w:rsidRDefault="000977AE" w:rsidP="00F25133">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:del w:id="0" w:author="Suresh Patel" w:date="2025-03-10T10:06:00Z"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">FIBER REINFORCED POLYMER </w:t>
       </w:r>
       <w:r w:rsidR="00F4273B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(FRP) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -173,51 +173,60 @@
           </w:rPr>
           <w:delText xml:space="preserve">, PILES AND </w:delText>
         </w:r>
       </w:del>
       <w:del w:id="3" w:author="DDF" w:date="2016-09-15T14:37:00Z">
         <w:r w:rsidR="00F25133" w:rsidDel="00287296">
           <w:rPr>
             <w:u w:val="single"/>
           </w:rPr>
           <w:delText>COLUMNS</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B754EE" w:rsidRPr="00B754EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00702BFF">
-        <w:t>7/14/25</w:t>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C865EA">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00702BFF">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3655">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BAFD" w14:textId="17A8F684" w:rsidR="000977AE" w:rsidRPr="00910327" w:rsidRDefault="000977AE">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:pPrChange w:id="4" w:author="Suresh Patel" w:date="2025-03-10T10:06:00Z">
           <w:pPr/>
         </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C89BAFE" w14:textId="04844F52" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:r w:rsidRPr="00910327">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
       <w:r w:rsidR="00702BFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -917,51 +926,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="000E5CAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.0  Construction Requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB19" w14:textId="77777777" w:rsidR="001713A6" w:rsidRDefault="001713A6" w:rsidP="000977AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C89BB1A" w14:textId="69FDC78C" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
+    <w:p w14:paraId="3C89BB1A" w14:textId="573E2E52" w:rsidR="001713A6" w:rsidRPr="00DC36BE" w:rsidRDefault="001713A6" w:rsidP="000977AE">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  </w:t>
       </w:r>
       <w:r w:rsidR="00012D08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FRP Wrapping</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1075,87 +1084,63 @@
         </w:rPr>
         <w:t>along the portion of the member length to be strengthened</w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> may be applied</w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>continuously</w:t>
       </w:r>
       <w:r w:rsidR="00551918">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> or as discrete strips</w:t>
+        <w:t xml:space="preserve"> or as discrete </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3655">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>strips.  The maximum gap between discrete strips shall be limited to d/4, where d equals distance from extreme compression fiber to centroid of the main moment tension reinforcement.</w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Fibers in the FRP in its final position on the concrete component shall be oriented </w:t>
       </w:r>
       <w:r w:rsidR="00055DB5" w:rsidRPr="00055DB5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>in the direction that maximizes the effectiveness of the FRP reinforcement.</w:t>
       </w:r>
       <w:r w:rsidR="00A67C0F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Anchorage </w:t>
       </w:r>
       <w:r w:rsidR="006D13C3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
@@ -1309,50 +1294,51 @@
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:delText>shall be installed</w:delText>
         </w:r>
         <w:r w:rsidR="007B3AD1" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:delText xml:space="preserve"> and cured</w:delText>
         </w:r>
         <w:r w:rsidR="00551918" w:rsidRPr="00DC36BE" w:rsidDel="00DC36BE">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:delText xml:space="preserve"> before the deck is poured.</w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="3C89BB1B" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1C" w14:textId="0F81F7BE" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Concrete </w:t>
       </w:r>
       <w:r w:rsidR="00A415D1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Moisture </w:t>
@@ -1360,55 +1346,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement.  </w:t>
       </w:r>
       <w:r>
         <w:t>The surfaces of the concrete to receive the FRP composite shall be reasonably dry</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> based on the following test.  </w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
       <w:r w:rsidR="00FC14AA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
-        <w:t xml:space="preserve"> foot polyethylene sheet </w:t>
-[...3 lines deleted...]
-        <w:t>shall be taped to the</w:t>
+        <w:t xml:space="preserve"> foot polyethylene sheet shall be taped to the</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> existing</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t xml:space="preserve"> concrete surface</w:t>
       </w:r>
       <w:r w:rsidR="005B1FC6">
         <w:t xml:space="preserve"> and at any substructure repair area</w:t>
       </w:r>
       <w:r w:rsidR="00C832FB">
         <w:t>.  If moisture collects on the underside of the polyethylene sheet before the epoxy would cure, the concrete shall be allowed to dry longer.  The concrete surface shall pass this test before the FRP can be applied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C89BB1D" w14:textId="77777777" w:rsidR="000977AE" w:rsidRDefault="000977AE" w:rsidP="000977AE"/>
     <w:p w14:paraId="3C89BB1E" w14:textId="0809E807" w:rsidR="008A63F1" w:rsidRPr="000E5CAD" w:rsidRDefault="000E5CAD" w:rsidP="000977AE">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00415DBB">
         <w:rPr>
           <w:b/>
@@ -1735,73 +1717,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D651A60" w14:textId="77777777" w:rsidR="00B02334" w:rsidRDefault="00B02334"/>
     <w:sectPr w:rsidR="00B02334" w:rsidSect="006407A2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CCF6C7F" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="2C294D48" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2507458A" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="0D6ACC0D" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59FF71EC" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E"/>
+    <w:p w14:paraId="33277D30" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1818,213 +1800,213 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C1184BB" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C89BB2B" w14:textId="77777777" w:rsidR="00EB2172" w:rsidRDefault="009D0C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00663964">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C89BB2C" w14:textId="77777777" w:rsidR="00EB2172" w:rsidRDefault="009D0C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4325C537" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="510347E4" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2655F49F" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E">
+    <w:p w14:paraId="75944781" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="027DA15D" w14:textId="77777777" w:rsidR="00380B5E" w:rsidRDefault="00380B5E"/>
+    <w:p w14:paraId="06AA4DB0" w14:textId="77777777" w:rsidR="000168AF" w:rsidRDefault="000168AF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7590AB74" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28C4474F" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62D2D0BD" w14:textId="77777777" w:rsidR="00702BFF" w:rsidRDefault="00702BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24DE04E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C740364"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2101,92 +2083,92 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="12803003">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Suresh Patel">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Suresh.Patel@modot.mo.gov::2aa53e5b-9b8c-4558-8dca-2b23f2617e15"/>
   </w15:person>
   <w15:person w15:author="Daniel M. Smith">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Daniel.M.Smith@modot.mo.gov::25fa5273-c330-42e3-a985-a27ef7108a1d"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000977AE"/>
     <w:rsid w:val="000101AA"/>
     <w:rsid w:val="00012D08"/>
+    <w:rsid w:val="000168AF"/>
     <w:rsid w:val="00025A42"/>
     <w:rsid w:val="0005180A"/>
     <w:rsid w:val="00055DB5"/>
     <w:rsid w:val="00083365"/>
     <w:rsid w:val="000977AE"/>
     <w:rsid w:val="000A42D2"/>
     <w:rsid w:val="000A66E4"/>
     <w:rsid w:val="000E505D"/>
     <w:rsid w:val="000E5CAD"/>
     <w:rsid w:val="000F7291"/>
     <w:rsid w:val="001408FD"/>
     <w:rsid w:val="00167F6B"/>
     <w:rsid w:val="00170D77"/>
     <w:rsid w:val="001713A6"/>
     <w:rsid w:val="0017383C"/>
     <w:rsid w:val="001B4A4D"/>
     <w:rsid w:val="001E0747"/>
     <w:rsid w:val="001E1F8B"/>
     <w:rsid w:val="001E2B73"/>
     <w:rsid w:val="001E60FF"/>
     <w:rsid w:val="001F0EEA"/>
     <w:rsid w:val="001F27C6"/>
     <w:rsid w:val="00223DAB"/>
     <w:rsid w:val="00232F01"/>
     <w:rsid w:val="0025030E"/>
@@ -2198,74 +2180,78 @@
     <w:rsid w:val="003439B2"/>
     <w:rsid w:val="00350AC0"/>
     <w:rsid w:val="003546BA"/>
     <w:rsid w:val="00380B5E"/>
     <w:rsid w:val="00381979"/>
     <w:rsid w:val="0038306B"/>
     <w:rsid w:val="00386D56"/>
     <w:rsid w:val="00396508"/>
     <w:rsid w:val="003B7C15"/>
     <w:rsid w:val="00402527"/>
     <w:rsid w:val="00415DBB"/>
     <w:rsid w:val="00423CEC"/>
     <w:rsid w:val="004300FF"/>
     <w:rsid w:val="00453377"/>
     <w:rsid w:val="00492EB5"/>
     <w:rsid w:val="00501D1D"/>
     <w:rsid w:val="005028CE"/>
     <w:rsid w:val="0050498D"/>
     <w:rsid w:val="00516AA0"/>
     <w:rsid w:val="00520A9F"/>
     <w:rsid w:val="0052397D"/>
     <w:rsid w:val="00536506"/>
     <w:rsid w:val="00536C3D"/>
     <w:rsid w:val="005503A4"/>
     <w:rsid w:val="00551918"/>
+    <w:rsid w:val="005651F3"/>
     <w:rsid w:val="00575713"/>
     <w:rsid w:val="005812D5"/>
     <w:rsid w:val="005B1FC6"/>
+    <w:rsid w:val="005B3655"/>
     <w:rsid w:val="005E63F3"/>
     <w:rsid w:val="00617D65"/>
     <w:rsid w:val="006407A2"/>
     <w:rsid w:val="00641674"/>
     <w:rsid w:val="00663964"/>
     <w:rsid w:val="00666920"/>
     <w:rsid w:val="00696416"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D1F85"/>
     <w:rsid w:val="006D5297"/>
     <w:rsid w:val="006E3E26"/>
     <w:rsid w:val="006F1716"/>
     <w:rsid w:val="00702BFF"/>
+    <w:rsid w:val="0071057C"/>
     <w:rsid w:val="00720FB3"/>
     <w:rsid w:val="00733FAF"/>
     <w:rsid w:val="0075363F"/>
     <w:rsid w:val="007755E2"/>
     <w:rsid w:val="0079286B"/>
     <w:rsid w:val="007A3D8D"/>
     <w:rsid w:val="007A7305"/>
     <w:rsid w:val="007B3AD1"/>
+    <w:rsid w:val="007B3D68"/>
     <w:rsid w:val="007C7D06"/>
     <w:rsid w:val="007E38AE"/>
     <w:rsid w:val="007F390C"/>
     <w:rsid w:val="007F7A26"/>
     <w:rsid w:val="00802386"/>
     <w:rsid w:val="0083198E"/>
     <w:rsid w:val="00866FC9"/>
     <w:rsid w:val="008A63F1"/>
     <w:rsid w:val="008C08ED"/>
     <w:rsid w:val="008C69BD"/>
     <w:rsid w:val="008D4E76"/>
     <w:rsid w:val="008F2F33"/>
     <w:rsid w:val="00907650"/>
     <w:rsid w:val="00910327"/>
     <w:rsid w:val="00923D00"/>
     <w:rsid w:val="00935A36"/>
     <w:rsid w:val="009406B8"/>
     <w:rsid w:val="00952014"/>
     <w:rsid w:val="009616E4"/>
     <w:rsid w:val="009A156C"/>
     <w:rsid w:val="009B3D28"/>
     <w:rsid w:val="009D0C65"/>
     <w:rsid w:val="009D3C5E"/>
     <w:rsid w:val="009D4CBE"/>
     <w:rsid w:val="009D68A2"/>
@@ -2275,50 +2261,51 @@
     <w:rsid w:val="00A267DA"/>
     <w:rsid w:val="00A3531C"/>
     <w:rsid w:val="00A415D1"/>
     <w:rsid w:val="00A47247"/>
     <w:rsid w:val="00A52E16"/>
     <w:rsid w:val="00A66C4B"/>
     <w:rsid w:val="00A67C0F"/>
     <w:rsid w:val="00A77DC9"/>
     <w:rsid w:val="00AC2EE6"/>
     <w:rsid w:val="00AD1814"/>
     <w:rsid w:val="00AE18EF"/>
     <w:rsid w:val="00AF0152"/>
     <w:rsid w:val="00B003C1"/>
     <w:rsid w:val="00B02334"/>
     <w:rsid w:val="00B16414"/>
     <w:rsid w:val="00B530E2"/>
     <w:rsid w:val="00B754EE"/>
     <w:rsid w:val="00B9437D"/>
     <w:rsid w:val="00BC02A6"/>
     <w:rsid w:val="00BE23C7"/>
     <w:rsid w:val="00BF6019"/>
     <w:rsid w:val="00C15678"/>
     <w:rsid w:val="00C60243"/>
     <w:rsid w:val="00C64447"/>
     <w:rsid w:val="00C832FB"/>
+    <w:rsid w:val="00C865EA"/>
     <w:rsid w:val="00C90F1D"/>
     <w:rsid w:val="00C97688"/>
     <w:rsid w:val="00CA0769"/>
     <w:rsid w:val="00CA5224"/>
     <w:rsid w:val="00CD14C1"/>
     <w:rsid w:val="00CE7581"/>
     <w:rsid w:val="00D1775E"/>
     <w:rsid w:val="00D46DCB"/>
     <w:rsid w:val="00D62A74"/>
     <w:rsid w:val="00D709BE"/>
     <w:rsid w:val="00D715AA"/>
     <w:rsid w:val="00DA041C"/>
     <w:rsid w:val="00DB3910"/>
     <w:rsid w:val="00DC21A4"/>
     <w:rsid w:val="00DC27CB"/>
     <w:rsid w:val="00DC3434"/>
     <w:rsid w:val="00DC36BE"/>
     <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DF09F9"/>
     <w:rsid w:val="00E128A5"/>
     <w:rsid w:val="00E33177"/>
     <w:rsid w:val="00E37175"/>
     <w:rsid w:val="00E44100"/>
     <w:rsid w:val="00E65E1F"/>
     <w:rsid w:val="00E81BCE"/>
@@ -2344,51 +2331,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C89BAF4"/>
   <w15:docId w15:val="{0B95B6D7-5C77-4005-BA05-D78589CB8338}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2976,51 +2963,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3289,250 +3276,281 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69404514-ed04-40ee-9265-2042a527f996">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Doc_x0020_Type xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Description0 xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">false</Send_x0020_to_x0020_EPG>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Who xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69404514-ed04-40ee-9265-2042a527f996" xmlns:ns3="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="732400677692d20b642d1bbd4ce1a05a" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001AE1C67F7445AE48A5DE32D2FF51F959" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ca4be903359fa35965c91e4739a6a69">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f28fb21dcd1b1c10df8bf3a5c81d14b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="69404514-ed04-40ee-9265-2042a527f996"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:import namespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
+                <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
+                <xsd:element ref="ns3:Who" minOccurs="0"/>
+                <xsd:element ref="ns3:Description0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
+    <xsd:element name="_DCDateCreated" ma:index="2" nillable="true" ma:displayName="Started" ma:description="Date when developer starts significant work." ma:format="DateOnly" ma:internalName="_DCDateCreated" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="3" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG0" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="Who" ma:index="4" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Description0" ma:index="5" nillable="true" ma:displayName="Description" ma:internalName="Description00" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Comments" ma:index="23" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8cd12a9-992c-44be-890c-b39a35887eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="10" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Doc Type"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3577,147 +3595,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3511F069-9F82-4AF7-932E-FCBCB4B9AA94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8533B33B-2A1E-4D24-9714-65B490665752}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E5D3D3-49B1-4C98-9836-513F5FC5DC79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3511F069-9F82-4AF7-932E-FCBCB4B9AA94}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9106B236-FA0E-4419-ABFC-1BB5DEDB2CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8564</Characters>
+  <Pages>3</Pages>
+  <Words>1541</Words>
+  <Characters>8661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
+  <Lines>151</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10054</CharactersWithSpaces>
+  <CharactersWithSpaces>10169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>704-BSP-08_FRP_Wrap_for_Concrete_Beams,_Piles_and_Columns</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
+    <vt:lpwstr>0x0101001AE1C67F7445AE48A5DE32D2FF51F959</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4176000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Description">
     <vt:lpwstr/>
   </property>
@@ -3789,30 +3811,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Updater">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_UpdaterDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_UpdateDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Size">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_Storage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_StorageDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_Department">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_DepartmentDesc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="_ExtendedDescription">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>