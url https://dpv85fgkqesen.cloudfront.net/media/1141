--- v0 (2025-10-14)
+++ v1 (2026-09-03)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DBB2CA8" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewers:  </w:t>
       </w:r>
       <w:r w:rsidR="00F17B13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -92,202 +96,189 @@
       </w:r>
       <w:r w:rsidR="00C46D3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of connections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ACFFE1" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E0FBDC" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="07E0FBDC" w14:textId="4D6C0CED" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>EXISTING DIAPHRAGM CONNECTION TO FLANGE</w:t>
       </w:r>
       <w:r w:rsidR="00A7221C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A7221C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00DC4B25">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="00C46D3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>3/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00501E26">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4B25">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00052AFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C46D3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>0/20</w:t>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4B25">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2AE556" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9"/>
     <w:p w14:paraId="51AD0558" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.0  Description.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This item of work consists of furnishing, fabricating and installing the </w:t>
       </w:r>
       <w:r w:rsidR="00D57A3E">
         <w:t xml:space="preserve">tension </w:t>
       </w:r>
       <w:r>
         <w:t>flange to diaphragm connections as shown on the bridge plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B2F51B" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9"/>
-    <w:p w14:paraId="6D71FB7A" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="6D71FB7A" w14:textId="39B08ED7" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2.0  Material.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">All material shall be in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83783">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Division 1000</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Material Details, and specifically as shown below.  The State estimates that there </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> approximately </w:t>
+        <w:t xml:space="preserve">, Material Details, and specifically as shown below.  The State estimates that there are approximately </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>##</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> existing diaphragm connection plate to </w:t>
       </w:r>
       <w:r w:rsidR="00D57A3E">
         <w:t xml:space="preserve">tension </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">flange connections.  Top and bottom flange connections are each counted as a separate connection.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The gray epoxy-mastic primer (non-aluminum) shall be compatible with concrete and produce a dry film thickness of no less than 3 mils (75 </w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>The gray epoxy-mastic primer (non-aluminum) shall be compatible with concrete and produce a dry film thickness of no less than 3 mils.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48C95C19" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4591"/>
         <w:gridCol w:w="1198"/>
       </w:tblGrid>
       <w:tr w:rsidR="001052B9" w14:paraId="2A1B00E6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:tblHeader/>
@@ -539,66 +530,72 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Before fabrication of new metalwork, the contractor shall make the necessary measurements in the field to verify dimensions of the existing structure where new members are affected.  Any deviation of the dimensions shown on the plans shall be called to the engineer's attention.  The contractor shall be responsible for developing all required dimensional adjustments and coordinating the implementation of the dimensional adjustments with all involved fabricators and subcontractors.  Prior to erection of the new structural steel, the steel that is to remain shall be carefully inspected for irregularities.  If such irregularities are found, the irregularities shall be brought to the attention of the engineer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7141E9D9" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B50FE3" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="08B50FE3" w14:textId="58C97CAA" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.2  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The new flange connection </w:t>
       </w:r>
       <w:r w:rsidR="00C46D3E">
         <w:t xml:space="preserve">bent </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">plates used to connect existing flange to diaphragm shall be coated with the prime coat and intermediate coat for System G in accordance with </w:t>
+        <w:t xml:space="preserve">plates used to connect existing flange to diaphragm shall be coated with the prime coat for System </w:t>
+      </w:r>
+      <w:r w:rsidR="00513305">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252F3A3A" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9"/>
     <w:p w14:paraId="1FD996D8" w14:textId="77777777" w:rsidR="00C46D3E" w:rsidRDefault="00357C36">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.3  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Connection of the new flange connection bent plates to the existing </w:t>
       </w:r>
       <w:r w:rsidR="00D57A3E">
         <w:t>f</w:t>
@@ -726,255 +723,254 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minimum Edge Distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001052B9" w14:paraId="690DE823" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C31C9F" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="23C31C9F" w14:textId="0CD339B5" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>inch (mm)</w:t>
+              <w:t>inch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2DBF3B" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="0F2DBF3B" w14:textId="5765EEA5" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>inch (mm)</w:t>
+              <w:t>inch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001052B9" w14:paraId="4A67C98A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558F7F46" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="558F7F46" w14:textId="281A800B" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>3/4 (19.0)</w:t>
+              <w:t>3/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D12843B" w14:textId="59F5BEC1" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="7D12843B" w14:textId="2A89EE35" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004400D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>1/4 (32)</w:t>
+              <w:t>1/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001052B9" w14:paraId="6E9231FF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAB8196" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="0AAB8196" w14:textId="0B7CB7A9" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>7/8 (22.2)</w:t>
+              <w:t>7/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709711C9" w14:textId="7F63AF55" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="709711C9" w14:textId="3D2D57DE" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004400D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>1/2 (38)</w:t>
+              <w:t>1/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001052B9" w14:paraId="3583E395" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7994E5B7" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="7994E5B7" w14:textId="21D8602F" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>1 (25.4)</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603D94D7" w14:textId="07DA7523" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+          <w:p w14:paraId="603D94D7" w14:textId="60F3AFC1" w:rsidR="001052B9" w:rsidRDefault="00357C36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004400D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>3/4 (45)</w:t>
+              <w:t>3/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FBE9F0D" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE879FB" w14:textId="0A477FA4" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3.5  </w:t>
       </w:r>
@@ -1262,234 +1258,281 @@
         <w:t xml:space="preserve">4.0  Method of Measurement.  </w:t>
       </w:r>
       <w:r>
         <w:t>No measurement will be made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35140095" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="001052B9"/>
     <w:p w14:paraId="5B673742" w14:textId="4D28FA0F" w:rsidR="001052B9" w:rsidRDefault="00357C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5.0  Basis of Payment.  </w:t>
       </w:r>
       <w:r>
         <w:t>Payment for the above described work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered completely covered by the contract lump sum price for Existing Diaphragm Connection to Flange.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001052B9" w:rsidSect="00935371">
-      <w:footerReference w:type="default" r:id="rId6"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09BC0C00" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="5DA70F3C" w14:textId="77777777" w:rsidR="008005A1" w:rsidRDefault="008005A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4033FCF5" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="41D14324" w14:textId="77777777" w:rsidR="008005A1" w:rsidRDefault="008005A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EA3CB19" w14:textId="77777777" w:rsidR="00513305" w:rsidRDefault="00513305">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2382B221" w14:textId="77777777" w:rsidR="00302759" w:rsidRDefault="00D57A3E">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1558DAE2" w14:textId="77777777" w:rsidR="00302759" w:rsidRDefault="00D57A3E">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21BFC4BB" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="2E2EE1E0" w14:textId="77777777" w:rsidR="008005A1" w:rsidRDefault="008005A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5779BA96" w14:textId="77777777" w:rsidR="001052B9" w:rsidRDefault="00357C36">
+    <w:p w14:paraId="19589ED7" w14:textId="77777777" w:rsidR="008005A1" w:rsidRDefault="008005A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="555CAA80" w14:textId="77777777" w:rsidR="00513305" w:rsidRDefault="00513305">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FF05214" w14:textId="77777777" w:rsidR="00513305" w:rsidRDefault="00513305">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D7D4959" w14:textId="77777777" w:rsidR="00302759" w:rsidRDefault="00D57A3E">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00357C36"/>
+    <w:rsid w:val="00052AFE"/>
     <w:rsid w:val="001052B9"/>
+    <w:rsid w:val="00191EEF"/>
     <w:rsid w:val="00302759"/>
     <w:rsid w:val="00357C36"/>
     <w:rsid w:val="004400D7"/>
     <w:rsid w:val="00501E26"/>
+    <w:rsid w:val="00513305"/>
+    <w:rsid w:val="007C31BF"/>
+    <w:rsid w:val="008005A1"/>
+    <w:rsid w:val="00805D39"/>
     <w:rsid w:val="008B3072"/>
     <w:rsid w:val="00935371"/>
+    <w:rsid w:val="00976EAE"/>
     <w:rsid w:val="00A7221C"/>
+    <w:rsid w:val="00B46C21"/>
     <w:rsid w:val="00C46D3E"/>
+    <w:rsid w:val="00C73875"/>
     <w:rsid w:val="00D57A3E"/>
+    <w:rsid w:val="00D737AF"/>
+    <w:rsid w:val="00DC4B25"/>
     <w:rsid w:val="00E83783"/>
     <w:rsid w:val="00F17B13"/>
+    <w:rsid w:val="00F41DA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="542AE153"/>
   <w15:docId w15:val="{E98F4559-B906-4498-9812-6AE877251EC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2164,57 +2207,59 @@
     <w:name w:val="HTML Code1"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="001052B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="clear" w:pos="1440"/>
         <w:tab w:val="clear" w:pos="2160"/>
         <w:tab w:val="clear" w:pos="2880"/>
         <w:tab w:val="clear" w:pos="3600"/>
         <w:tab w:val="clear" w:pos="5040"/>
         <w:tab w:val="clear" w:pos="5760"/>
         <w:tab w:val="clear" w:pos="6480"/>
         <w:tab w:val="clear" w:pos="7200"/>
         <w:tab w:val="clear" w:pos="7920"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2460,67 +2505,174 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3403</Characters>
+  <Pages>1</Pages>
+  <Words>608</Words>
+  <Characters>3316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Reviewers:  For widening steel bridges</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3993</CharactersWithSpaces>
+  <CharactersWithSpaces>3884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reviewers:  For widening steel bridges</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>