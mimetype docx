--- v0 (2025-10-14)
+++ v1 (2026-09-03)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44177938" w14:textId="125A05FF" w:rsidR="00B358A5" w:rsidRDefault="001219FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewers:  Modify </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -180,117 +180,145 @@
         </w:rPr>
         <w:t>System G</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in this contract or </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">there is no plan to repaint bridge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0468A4" w14:textId="77777777" w:rsidR="005C0F4D" w:rsidRDefault="001219FF" w:rsidP="005C0F4D">
+    <w:p w14:paraId="0D0468A4" w14:textId="639A6923" w:rsidR="005C0F4D" w:rsidRDefault="001219FF" w:rsidP="005C0F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00434CA0" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> System G </w:t>
+        <w:t xml:space="preserve"> System </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF40ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0F4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Recoat</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> when recoating bridge with Sys</w:t>
       </w:r>
       <w:r w:rsidR="00434CA0" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">tem G in this contract.  </w:t>
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF40ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00434CA0" w:rsidRPr="005C0F4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this contract.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47575954" w14:textId="41A5B458" w:rsidR="001219FF" w:rsidRPr="005C0F4D" w:rsidRDefault="00434CA0" w:rsidP="005C0F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -309,155 +337,152 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gray Epoxy-Mastic </w:t>
       </w:r>
       <w:r w:rsidR="00B358A5" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Primer </w:t>
       </w:r>
       <w:r w:rsidR="001219FF" w:rsidRPr="005C0F4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>when painting will be done in a separate contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0AC101" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209B4D3C" w14:textId="4E9E8A20" w:rsidR="001219FF" w:rsidRDefault="001219FF">
+    <w:p w14:paraId="209B4D3C" w14:textId="13E07C31" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">STRENGTHENING EXISTING </w:t>
       </w:r>
       <w:r w:rsidR="00A647E3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BEAMS</w:t>
       </w:r>
       <w:r w:rsidR="002807A3">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002807A3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F44568">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D05B55">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="008D7014">
-        <w:t>/1/2</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05B55">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E687A">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7014">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05B55">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EEB2AB" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF"/>
     <w:p w14:paraId="6049029E" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.0  Description.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This work shall consist of strengthening existing </w:t>
       </w:r>
       <w:r w:rsidR="00A647E3">
         <w:t>beam</w:t>
       </w:r>
       <w:r>
         <w:t>s as shown on the plans</w:t>
       </w:r>
       <w:r w:rsidRPr="001219FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0A82">
         <w:t>after</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the deck has been removed</w:t>
       </w:r>
       <w:r w:rsidR="00CE1E6F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF63F96" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF"/>
-    <w:p w14:paraId="60F26124" w14:textId="7D77AE57" w:rsidR="001219FF" w:rsidRDefault="001219FF">
+    <w:p w14:paraId="60F26124" w14:textId="03CED31F" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2.0  Materials.  </w:t>
       </w:r>
       <w:r w:rsidR="00F44568" w:rsidRPr="00F44568">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hop drawings </w:t>
       </w:r>
       <w:r w:rsidR="00F44568">
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidR="00F44568">
         <w:t xml:space="preserve">submitted to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00F44568" w:rsidRPr="00C33F52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Fabricatio</w:t>
-[...11 lines deleted...]
-          <w:t>@modot.mo.gov</w:t>
+          <w:t>Fabrication@modot.mo.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D858176" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF"/>
     <w:p w14:paraId="15C46E7A" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3.0  Construction Requirements.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Structural steel construction shall be in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 712</w:t>
       </w:r>
       <w:r>
@@ -742,89 +767,109 @@
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r w:rsidR="00D01C47">
         <w:t xml:space="preserve">.  The new steel shall be overcoated with System G in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00D01C47">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r w:rsidR="00D01C47">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79258E8F" w14:textId="57C5970A" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30DAF0AC" w14:textId="3537032C" w:rsidR="001219FF" w:rsidRDefault="001219FF">
+    <w:p w14:paraId="30DAF0AC" w14:textId="533CEC63" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5  System G </w:t>
+        <w:t xml:space="preserve">3.5  System </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF40ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E2B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recoat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Gray).  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The new installed steel, any surrounding touch up areas and any existing paint damaged by the repair work shall be cleaned and coated with one coat of gray epoxy-mastic primer (non-aluminum) in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.  The new steel shall be recoated with System G in accordance with </w:t>
+        <w:t xml:space="preserve">.  The new steel shall be recoated with System </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF40ED">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when recoating the existing structural steel as noted on the plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4FBF8A" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4073EECB" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -879,70 +924,70 @@
       </w:r>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D8ADC2" w14:textId="77777777" w:rsidR="001219FF" w:rsidRDefault="001219FF"/>
     <w:sectPr w:rsidR="001219FF" w:rsidSect="00CD6E4E">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="264BC15B" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
+    <w:p w14:paraId="6EC061DA" w14:textId="77777777" w:rsidR="00CE0A68" w:rsidRDefault="00CE0A68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D67DE2B" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
+    <w:p w14:paraId="19A25223" w14:textId="77777777" w:rsidR="00CE0A68" w:rsidRDefault="00CE0A68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -952,130 +997,130 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7678134B" w14:textId="77777777" w:rsidR="00F44568" w:rsidRDefault="00F44568">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78B58B02" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2796A95D" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A8E9271" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
+    <w:p w14:paraId="72DB24CB" w14:textId="77777777" w:rsidR="00CE0A68" w:rsidRDefault="00CE0A68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77466AB5" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
+    <w:p w14:paraId="3BDBE8B9" w14:textId="77777777" w:rsidR="00CE0A68" w:rsidRDefault="00CE0A68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B4864B4" w14:textId="77777777" w:rsidR="00F44568" w:rsidRDefault="00F44568">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EA050B1" w14:textId="77777777" w:rsidR="00F44568" w:rsidRDefault="00F44568">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="677CA8FD" w14:textId="77777777" w:rsidR="00E077D4" w:rsidRDefault="00E077D4">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24DE04E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C740364"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1152,140 +1197,155 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1382635906">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001219FF"/>
     <w:rsid w:val="000764EE"/>
     <w:rsid w:val="000E50D6"/>
     <w:rsid w:val="001219FF"/>
     <w:rsid w:val="001F0A82"/>
     <w:rsid w:val="00202B3D"/>
     <w:rsid w:val="002807A3"/>
     <w:rsid w:val="00304B49"/>
     <w:rsid w:val="003C1B8C"/>
+    <w:rsid w:val="003D3882"/>
+    <w:rsid w:val="003E687A"/>
     <w:rsid w:val="00434CA0"/>
+    <w:rsid w:val="004E0468"/>
     <w:rsid w:val="00552359"/>
     <w:rsid w:val="005B1C99"/>
     <w:rsid w:val="005C0F4D"/>
+    <w:rsid w:val="005F3D5A"/>
     <w:rsid w:val="00623E41"/>
+    <w:rsid w:val="00655AAF"/>
+    <w:rsid w:val="006C2543"/>
+    <w:rsid w:val="00745BC5"/>
     <w:rsid w:val="007D55CC"/>
     <w:rsid w:val="0085181E"/>
+    <w:rsid w:val="0089515B"/>
     <w:rsid w:val="008D7014"/>
     <w:rsid w:val="008D75B0"/>
+    <w:rsid w:val="00996421"/>
     <w:rsid w:val="009C2603"/>
     <w:rsid w:val="009E2B43"/>
     <w:rsid w:val="00A309B4"/>
     <w:rsid w:val="00A647E3"/>
     <w:rsid w:val="00B358A5"/>
     <w:rsid w:val="00B74592"/>
+    <w:rsid w:val="00BF40ED"/>
     <w:rsid w:val="00CB4F8F"/>
     <w:rsid w:val="00CD6E4E"/>
+    <w:rsid w:val="00CE0A68"/>
     <w:rsid w:val="00CE1E6F"/>
     <w:rsid w:val="00D01C47"/>
+    <w:rsid w:val="00D05B55"/>
+    <w:rsid w:val="00D45025"/>
     <w:rsid w:val="00E077D4"/>
     <w:rsid w:val="00E52FCB"/>
     <w:rsid w:val="00E768F8"/>
     <w:rsid w:val="00F44568"/>
     <w:rsid w:val="00F77700"/>
+    <w:rsid w:val="00FA2C39"/>
+    <w:rsid w:val="00FF129E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BA0FB4E"/>
   <w15:docId w15:val="{0EF11176-96E4-433E-A19E-F2C9C0526CE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2003,52 +2063,54 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F44568"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F44568"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fabrication@modot.mo.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2315,76 +2377,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F66CDFB4-5A64-4567-B94F-E387F38E854C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3383</Characters>
+  <Pages>1</Pages>
+  <Words>649</Words>
+  <Characters>3382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4019</CharactersWithSpaces>
+  <CharactersWithSpaces>4007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
     <vt:lpwstr/>
   </property>