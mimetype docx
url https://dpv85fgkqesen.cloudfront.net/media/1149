--- v0 (2025-10-14)
+++ v1 (2026-09-03)
@@ -1,358 +1,423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="JPG" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60C8BD4A" w14:textId="68631748" w:rsidR="0091738C" w:rsidRPr="00961E76" w:rsidRDefault="0091738C" w:rsidP="009E1A34">
+    <w:p w14:paraId="60C8BD4A" w14:textId="149F0965" w:rsidR="0091738C" w:rsidRPr="00961E76" w:rsidRDefault="0091738C" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewers:  Use this </w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BSP</w:t>
       </w:r>
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">for paint-only contracts </w:t>
       </w:r>
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">when no new bridge plans are provided.  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00D070A5" w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">efine </w:t>
+        <w:t>efine</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D070A5" w:rsidRPr="00961E76">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">coating </w:t>
       </w:r>
       <w:r w:rsidR="00D070A5" w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>limits clearly</w:t>
       </w:r>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> in section 2.2</w:t>
       </w:r>
       <w:r w:rsidR="00D070A5" w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Remove sections </w:t>
       </w:r>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 and 2.4 if </w:t>
       </w:r>
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">not required.  </w:t>
       </w:r>
-      <w:r w:rsidR="003B7861">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5E13FCAC" w14:textId="77777777" w:rsidR="0091738C" w:rsidRDefault="0091738C" w:rsidP="009E1A34"/>
-    <w:p w14:paraId="3FD1414E" w14:textId="780C6D80" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+    <w:p w14:paraId="3FD1414E" w14:textId="385757D4" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>STRUCTURAL STEEL PROTECTIVE COATING REQUIREMENTS</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00512291">
-        <w:t>1</w:t>
+      <w:r w:rsidR="00302570">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0091738C">
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003B7861">
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00AE0D90">
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="0091738C">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003B7861">
-        <w:t>13</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="003B7861">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00512291">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00302570">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3199D" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34"/>
     <w:p w14:paraId="2CBA726E" w14:textId="7A27D4EC" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.0  Description.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  This provision contains the requirements for applying the structural steel protective coating for the bridge</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in this project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C4AA00" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBA72C8" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.0  Construction Requirements.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D21FA5" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34"/>
-    <w:p w14:paraId="203EEBCE" w14:textId="4BC6D587" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+    <w:p w14:paraId="203EEBCE" w14:textId="5BC92DE3" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  System G.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  System G shall be in accordance with </w:t>
+        <w:t xml:space="preserve">  System </w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  System </w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Surface preparation of </w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> existing steel shall be in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 1081</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Recoating of Structural Steel (System G</w:t>
       </w:r>
       <w:r w:rsidR="005A534C">
         <w:t>, H</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> or </w:t>
+      <w:r w:rsidR="00302570">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A534C">
         <w:t>I</w:t>
       </w:r>
+      <w:r w:rsidR="00302570">
+        <w:t xml:space="preserve"> or L</w:t>
+      </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
-        <w:t xml:space="preserve"> with organic zinc primer</w:t>
-[...7 lines deleted...]
-        <w:t>.  The color of the field coat</w:t>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00302570">
+        <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
-        <w:t>s</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> shall be Gray (Federal Standard #26373).</w:t>
+        <w:t>organic zinc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00961E76">
+        <w:t xml:space="preserve"> primer</w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  The color of the field coat </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be Gray (Federal Standard #26373).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF9A497" w14:textId="77777777" w:rsidR="00961E76" w:rsidRDefault="00961E76" w:rsidP="009E1A34"/>
-    <w:p w14:paraId="3237AE25" w14:textId="5D33687F" w:rsidR="00961E76" w:rsidRDefault="00961E76" w:rsidP="009E1A34">
+    <w:p w14:paraId="3237AE25" w14:textId="1DA5D614" w:rsidR="00961E76" w:rsidRDefault="00961E76" w:rsidP="009E1A34">
       <w:r w:rsidRPr="00961E76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.2  Coating Limits.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  All existing structural steel shall be recoated with System G.</w:t>
+        <w:t xml:space="preserve">  All existing structural steel shall be recoated with System </w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E8FC8D" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D2D8857" w14:textId="0DA2656B" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+    <w:p w14:paraId="0D2D8857" w14:textId="2C708914" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2.3.  Expansion Joint Locations. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The surfaces of all structural steel located under the joint(s)</w:t>
       </w:r>
       <w:r w:rsidR="00961E76">
         <w:t xml:space="preserve"> indicated </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">in the table below shall be field coated with complete System G within a distance 1.5 times the girder depth, but not less than 10 feet from the centerline of joint each direction or not less than 10 feet from front face of backwall of end bent.  Complete System G includes field application of organic zinc primer, intermediate field coat and finish field coat.  </w:t>
+        <w:t xml:space="preserve">in the table below shall be field coated with complete System </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1CE1">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within a distance 1.5 times the girder depth, but not less than 10 feet from the centerline of joint each direction or not less than 10 feet from front face of backwall of end bent.  Complete System </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1CE1">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> includes field application of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1CE1">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">organic zinc primer and finish field coat.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D4204A" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -575,443 +640,580 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="083415F1" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="00B04C74">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C7FADD5" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7573FA65" w14:textId="1C7EBDEB" w:rsidR="00B04C74" w:rsidRDefault="00EF5D2C" w:rsidP="009E1A34">
+    <w:p w14:paraId="7573FA65" w14:textId="799AAE36" w:rsidR="00B04C74" w:rsidRDefault="00EF5D2C" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00D070A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Limits of Paint Overlap.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00546287">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">System </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008F1CE1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>G</w:t>
+        <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00546287">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall overlap the existing coating between 6 inches and 12 inches in order to achieve maximum coverage at the paint limit of each complete system near the expansion and contraction areas. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> shall overlap the existing coating between 6 inches and 12 inches </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00546287">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00546287">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> achieve maximum coverage at the paint limit of each complete system near the expansion and contraction areas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>The final field coating shall be masked to provide crisp, straight lines and to prevent overspray beyond the overlap required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D59FA6F" w14:textId="137F382D" w:rsidR="006122BB" w:rsidRDefault="00EF5D2C" w:rsidP="006122BB">
+    <w:p w14:paraId="7D59FA6F" w14:textId="38B2C96F" w:rsidR="006122BB" w:rsidRDefault="00A4525B" w:rsidP="006122BB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:snapToGrid/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="129AE10E" wp14:editId="2F248615">
-            <wp:extent cx="5943600" cy="2639151"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DE680B7" wp14:editId="2ECBCBEB">
+            <wp:simplePos x="914400" y="6581140"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>bottom</wp:align>
+            </wp:positionV>
+            <wp:extent cx="5281295" cy="2543175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1694962794" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3"/>
+                    <pic:cNvPr id="1694962794" name="Picture 1694962794"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2639151"/>
+                      <a:ext cx="5281295" cy="2543175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7B6188" w14:textId="77777777" w:rsidR="00B04C74" w:rsidRDefault="00B04C74" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B813BEE" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.0  Method of Measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E4C18B" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE1F885" w14:textId="42CF14B3" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> will be measured to the nearest 100 square feet in accordance with </w:t>
+    <w:p w14:paraId="1DE1F885" w14:textId="0340A7B0" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1  System </w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The surface preparation, prime coat and finish field coat will be measured to the nearest 100 square feet in accordance with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Sec 712</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the Limits of Coating Application in accordance with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sec 1081</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A12255" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34"/>
     <w:p w14:paraId="27AEE152" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4.0  Basis of Payment.  </w:t>
       </w:r>
       <w:r>
         <w:t>Payment for the above described work, including all material, equipment, labor and any other incidental work necessary to complete this item, will be considered completely covered by the following pay items:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B06DF17" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
-[...18 lines deleted...]
-    <w:p w14:paraId="51A964D0" w14:textId="6AA98883" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+    <w:p w14:paraId="367D0C5D" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570" w:rsidP="009E1A34"/>
+    <w:p w14:paraId="51A964D0" w14:textId="2E741602" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:t>Surface Preparation for Recoating Structural Steel per square foot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D4D90" w14:textId="3CA5A415" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+    <w:p w14:paraId="6A8D4D90" w14:textId="4D123CA6" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
       <w:r>
         <w:t xml:space="preserve">Field Application of </w:t>
       </w:r>
-      <w:r w:rsidR="006E6CDE">
-        <w:t>O</w:t>
+      <w:r w:rsidR="00302570">
+        <w:t>Ino</w:t>
       </w:r>
       <w:r>
         <w:t>rganic Zinc Primer per square foot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E56A86" w14:textId="123B07AB" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
-[...6 lines deleted...]
-        <w:t>Finish Field Coat (System G) per square foot.</w:t>
+    <w:p w14:paraId="01346F06" w14:textId="52784327" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34">
+      <w:r>
+        <w:t xml:space="preserve">Finish Field Coat (System </w:t>
+      </w:r>
+      <w:r w:rsidR="00302570">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) per square foot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBA6B10" w14:textId="77777777" w:rsidR="009E1A34" w:rsidRDefault="009E1A34" w:rsidP="009E1A34"/>
     <w:p w14:paraId="4DA9F896" w14:textId="77777777" w:rsidR="009C0240" w:rsidRDefault="009C0240"/>
     <w:sectPr w:rsidR="009C0240" w:rsidSect="00B071C4">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7DEB528A" w14:textId="77777777" w:rsidR="000B7518" w:rsidRDefault="000B7518" w:rsidP="00302570">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3ED03D78" w14:textId="77777777" w:rsidR="000B7518" w:rsidRDefault="000B7518" w:rsidP="00302570">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w15:people>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A70CAA0" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E0DA576" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A7A6B5D" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5AC18E35" w14:textId="77777777" w:rsidR="000B7518" w:rsidRDefault="000B7518" w:rsidP="00302570">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="244C07D6" w14:textId="77777777" w:rsidR="000B7518" w:rsidRDefault="000B7518" w:rsidP="00302570">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5210C179" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B7E39D7" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="737B4BFC" w14:textId="77777777" w:rsidR="00302570" w:rsidRDefault="00302570">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E1A34"/>
+    <w:rsid w:val="00023DFF"/>
+    <w:rsid w:val="000B7518"/>
+    <w:rsid w:val="00302570"/>
     <w:rsid w:val="00386DEE"/>
     <w:rsid w:val="003B7861"/>
     <w:rsid w:val="00512291"/>
     <w:rsid w:val="005A534C"/>
     <w:rsid w:val="005D17F4"/>
     <w:rsid w:val="006122BB"/>
     <w:rsid w:val="00636D2E"/>
     <w:rsid w:val="006E6CDE"/>
     <w:rsid w:val="007554D6"/>
     <w:rsid w:val="007860E6"/>
+    <w:rsid w:val="007F058B"/>
     <w:rsid w:val="008E6201"/>
+    <w:rsid w:val="008F1CE1"/>
     <w:rsid w:val="0091738C"/>
     <w:rsid w:val="00952C4C"/>
     <w:rsid w:val="00961E76"/>
     <w:rsid w:val="009C0240"/>
     <w:rsid w:val="009E1A34"/>
+    <w:rsid w:val="00A40B8D"/>
+    <w:rsid w:val="00A4525B"/>
     <w:rsid w:val="00A47AF0"/>
+    <w:rsid w:val="00AE0D90"/>
     <w:rsid w:val="00AF1331"/>
     <w:rsid w:val="00B04C74"/>
     <w:rsid w:val="00B071C4"/>
+    <w:rsid w:val="00B15FF1"/>
+    <w:rsid w:val="00B91559"/>
     <w:rsid w:val="00BB19F1"/>
     <w:rsid w:val="00BB5AB2"/>
     <w:rsid w:val="00BF6566"/>
+    <w:rsid w:val="00C01F7A"/>
     <w:rsid w:val="00D070A5"/>
     <w:rsid w:val="00D75B9F"/>
     <w:rsid w:val="00DB6D0D"/>
     <w:rsid w:val="00EF5D2C"/>
     <w:rsid w:val="00F244A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3DED6817"/>
   <w15:docId w15:val="{F8D545CF-1343-42A2-B715-00EE06BA4B70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1460,61 +1662,89 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A47AF0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00636D2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00302570"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00302570"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1758,68 +1988,176 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>411</Words>
-  <Characters>2347</Characters>
+  <Words>357</Words>
+  <Characters>2036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2753</CharactersWithSpaces>
+  <CharactersWithSpaces>2389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>