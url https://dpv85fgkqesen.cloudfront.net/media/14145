--- v0 (2025-10-14)
+++ v1 (2026-06-12)
@@ -1,330 +1,508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="23801"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://sp/sites/fs/Program/ProgWorkSite/FFATA REPORTING/FFATA Sub Rec Reporting/Templates and Backup/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MOYERW1\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{524E3FE2-DC00-4465-BF41-4B0E1C576012}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BD51074-D459-4EF6-BCB1-FFF189F122CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MoDOT</author>
     <author>Kelly S. Wilson</author>
   </authors>
   <commentList>
     <comment ref="C13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>The name and address of the sub-recipient: include the name, street address, city, state, and 9-digit zip code.</t>
+          <t>The name and address of the project sponsor: include the name, street address, city, state, and 9-digit zip code.</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="F18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The unique entity ID (UEI) number issued by SAM.gov.  The UEI is a 12 character combination of letters and numbers.</t>
         </r>
       </text>
     </comment>
     <comment ref="F19" authorId="1" shapeId="0" xr:uid="{C705463E-6972-4C61-9472-1E00A6ED9933}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Entities are required to register at SAM.gov in order to receive federal funds.  Registrations expire each year and must be renewed.</t>
+          <t>Project sponsors are required to register at SAM.gov in order to receive federal funds.  Registrations expire each year and must be renewed.</t>
         </r>
       </text>
     </comment>
     <comment ref="B24" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>For the five most highly compensated officers of the entity: the names and total compensation of the five most highly compensated officers of the sub recipients entity if - 
-[...2 lines deleted...]
-(b) $25,000,000 or more in annual gross revenues from Federal awards.</t>
+          <t>The names and total compensation of the five most highly compensated officers of the project sponsors entity if the project sponsor in the preceding fiscal year received:
+(a) 80 percent or more of its annual gross revenue in Federal awards.
+AND 
+(b) $25,000,000 or more in annual gross revenues from federal awards.</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="D38" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Indicate the person responsible for preparation of the form, include person's phone and email address.  This contact is to answer questions regarding the information in the form and not for official entity representation.   A signature is not necessary.</t>
+          <t>Indicate the person responsible for preparation of the form, include person's phone number and email address.  This contact is to answer questions regarding the information in the form and not for official entity representation.   A signature is not necessary.</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="H38" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The date that the form was completed.  Please include the month and year.</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="38">
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>Address:</t>
   </si>
   <si>
     <t>City:</t>
   </si>
   <si>
     <t>State:</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>Officer Name</t>
   </si>
   <si>
     <t>Officer Compensation</t>
   </si>
   <si>
     <t>PREPARED BY:</t>
   </si>
   <si>
     <t>Email:</t>
   </si>
   <si>
     <t>MoDOT Form 1590</t>
   </si>
   <si>
-    <t>Sub-Recipients Annual Gross Revenues Equal or Exceed $25,000,000</t>
-[...1 lines deleted...]
-  <si>
     <t>Project Federal ID Number:</t>
   </si>
   <si>
     <t>Name and Address</t>
   </si>
   <si>
-    <t>Return form with program agreement OR mail, email or fax form to one of the following:</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>Name and Title:</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sub-Recipient (Project Sponsor) Information</t>
-[...1 lines deleted...]
-  <si>
     <t>MoDOT District:</t>
   </si>
   <si>
     <t>Federal Funding Accountability and Transparency Act 2006 (FFATA)</t>
   </si>
   <si>
-    <t xml:space="preserve">Form 1590 Sub Recipient (Project Sponsor) Information </t>
-[...1 lines deleted...]
-  <si>
     <t>Project Dollar Amount (Federal only):</t>
   </si>
   <si>
-    <t>Project Sponsor Annual Gross Revenues Exceed
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Project Sponsor UEI Number:</t>
+  </si>
+  <si>
+    <t>9-digit Zip:</t>
+  </si>
+  <si>
+    <t>SAM.gov Expiration Date:</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Sponsor Highly Compensated Officer </t>
+  </si>
+  <si>
+    <t>Project Sponsor Information</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Form 1590 Sub-Recipient (Project Sponsor) Information </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">          Northwest - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPANWGroup@modot.mo.gov</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Northeast - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPANEGroup@mdot.mo.gov</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFCC"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">         l</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">          Kansas City - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPAKCGroup@modot.mo.gov</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Central - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPACDGroup@modot.mo.gov</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFCC"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">         l</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">          St. Louis - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPASLGroup@modot.mo.gov</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Southwest - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPASWGroup@modot.mo.gov</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFCC"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">        l</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Southeast - </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>LPASEGroup@modot.mo.gov</t>
+    </r>
+  </si>
+  <si>
+    <t>This section to be completed by MoDOT District LPA Contact.</t>
+  </si>
+  <si>
+    <t>Return form via email to appropriate MoDOT District LPA Contact when completing program agreement:</t>
+  </si>
+  <si>
+    <t>Project Sponor Annual Gross Revenues From Federal Awards Equal or Exceed $25,000,000</t>
+  </si>
+  <si>
+    <t>If either of the above questions are answered NO then project sponsor is exempt from providing the officer compensation information in the next section.</t>
+  </si>
+  <si>
+    <t>Project Sponsor Annual Gross Revenues Equal
 80% or more in Federal Awards</t>
-  </si>
-[...37 lines deleted...]
-    <t>SAM.gov Expiration Date:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="00000\-0000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -337,84 +515,84 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFFCC"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
@@ -646,526 +824,531 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="20" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...217 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX4.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX4.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>542925</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="CheckBox3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
@@ -1359,50 +1542,67 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1708,811 +1908,831 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPAKCGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPASEGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPANEGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPANWGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPASWGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPASLGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LPACDGroup@modot.mo.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S24" sqref="S24"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22:D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.28515625" style="17" customWidth="1"/>
+    <col min="1" max="1" width="2.28515625" style="16" customWidth="1"/>
     <col min="2" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="8" width="14.5703125" customWidth="1"/>
     <col min="9" max="9" width="2.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="71"/>
-[...7 lines deleted...]
-      <c r="I1" s="72"/>
+      <c r="A1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:11" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
-      <c r="B3" s="73" t="s">
-[...7 lines deleted...]
-      <c r="H3" s="75"/>
+      <c r="B3" s="104" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="105"/>
+      <c r="D3" s="105"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="105"/>
+      <c r="G3" s="105"/>
+      <c r="H3" s="106"/>
       <c r="I3" s="6"/>
     </row>
     <row r="4" spans="1:11" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="76" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="78"/>
+      <c r="B4" s="107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="109"/>
       <c r="I4" s="6"/>
     </row>
     <row r="5" spans="1:11" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
-      <c r="B5" s="33"/>
-[...5 lines deleted...]
-      <c r="H5" s="34"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="33"/>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
-      <c r="B6" s="84" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="86"/>
+      <c r="B6" s="116" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="117"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="117"/>
+      <c r="F6" s="117"/>
+      <c r="G6" s="117"/>
+      <c r="H6" s="118"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:11" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
-      <c r="B7" s="36" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="39"/>
+      <c r="B7" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="36"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="38"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:11" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
-      <c r="B8" s="35" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="27"/>
+      <c r="B8" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="39"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="26"/>
       <c r="I8" s="6"/>
     </row>
     <row r="9" spans="1:11" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
-      <c r="B9" s="41" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="44"/>
+      <c r="B9" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="41"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="43"/>
       <c r="I9" s="6"/>
       <c r="K9" s="1" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
-      <c r="B10" s="81" t="s">
-[...7 lines deleted...]
-      <c r="H10" s="83"/>
+      <c r="B10" s="113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="114"/>
+      <c r="D10" s="114"/>
+      <c r="E10" s="114"/>
+      <c r="F10" s="114"/>
+      <c r="G10" s="114"/>
+      <c r="H10" s="115"/>
       <c r="I10" s="6"/>
     </row>
     <row r="11" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
-      <c r="B11" s="24"/>
-[...5 lines deleted...]
-      <c r="H11" s="25"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="24"/>
       <c r="I11" s="6"/>
     </row>
     <row r="12" spans="1:11" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
-      <c r="B12" s="52" t="s">
-[...7 lines deleted...]
-      <c r="H12" s="55"/>
+      <c r="B12" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="122"/>
+      <c r="D12" s="122"/>
+      <c r="E12" s="122"/>
+      <c r="F12" s="123"/>
+      <c r="G12" s="123"/>
+      <c r="H12" s="124"/>
       <c r="I12" s="6"/>
     </row>
     <row r="13" spans="1:11" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C13" s="56"/>
-[...4 lines deleted...]
-      <c r="H13" s="57"/>
+      <c r="C13" s="125"/>
+      <c r="D13" s="125"/>
+      <c r="E13" s="125"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="125"/>
+      <c r="H13" s="126"/>
       <c r="I13" s="6"/>
     </row>
     <row r="14" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="56"/>
-[...4 lines deleted...]
-      <c r="H14" s="57"/>
+      <c r="C14" s="125"/>
+      <c r="D14" s="125"/>
+      <c r="E14" s="125"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="125"/>
+      <c r="H14" s="126"/>
       <c r="I14" s="6"/>
     </row>
     <row r="15" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
-      <c r="B15" s="32"/>
-[...5 lines deleted...]
-      <c r="H15" s="57"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="125"/>
+      <c r="D15" s="125"/>
+      <c r="E15" s="125"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="125"/>
+      <c r="H15" s="126"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:11" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="56"/>
-[...2 lines deleted...]
-      <c r="F16" s="28" t="s">
+      <c r="C16" s="125"/>
+      <c r="D16" s="125"/>
+      <c r="E16" s="125"/>
+      <c r="F16" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="G16" s="66"/>
-      <c r="H16" s="67"/>
+      <c r="G16" s="130"/>
+      <c r="H16" s="131"/>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5"/>
-      <c r="B17" s="29" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="B17" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="132"/>
+      <c r="D17" s="132"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="30"/>
       <c r="I17" s="6"/>
     </row>
     <row r="18" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5"/>
-      <c r="B18" s="68" t="s">
-[...7 lines deleted...]
-      <c r="H18" s="60"/>
+      <c r="B18" s="133" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="134"/>
+      <c r="D18" s="134"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="128"/>
+      <c r="H18" s="129"/>
       <c r="I18" s="6"/>
     </row>
     <row r="19" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
-      <c r="B19" s="68" t="s">
-[...7 lines deleted...]
-      <c r="H19" s="145"/>
+      <c r="B19" s="133" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="134"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="135"/>
+      <c r="G19" s="136"/>
+      <c r="H19" s="137"/>
       <c r="I19" s="6"/>
     </row>
     <row r="20" spans="1:9" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5"/>
-      <c r="B20" s="45"/>
-[...5 lines deleted...]
-      <c r="H20" s="48"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="47"/>
       <c r="I20" s="6"/>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5"/>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="110" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="111"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="62"/>
-[...4 lines deleted...]
-      <c r="H21" s="80"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="57" t="s">
+        <v>22</v>
+      </c>
       <c r="I21" s="6"/>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
-      <c r="B22" s="61" t="s">
-[...7 lines deleted...]
-      <c r="H22" s="65"/>
+      <c r="B22" s="110" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="111"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="51"/>
+      <c r="H22" s="56" t="s">
+        <v>22</v>
+      </c>
       <c r="I22" s="6"/>
     </row>
     <row r="23" spans="1:9" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
-      <c r="B23" s="49" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="51"/>
+      <c r="B23" s="110" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="119"/>
+      <c r="D23" s="119"/>
+      <c r="E23" s="119"/>
+      <c r="F23" s="119"/>
+      <c r="G23" s="119"/>
+      <c r="H23" s="120"/>
       <c r="I23" s="6"/>
     </row>
     <row r="24" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5"/>
-      <c r="B24" s="94" t="s">
+      <c r="B24" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="95"/>
-[...1 lines deleted...]
-      <c r="E24" s="91" t="s">
+      <c r="C24" s="91"/>
+      <c r="D24" s="92"/>
+      <c r="E24" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="F24" s="92"/>
-      <c r="G24" s="91" t="s">
+      <c r="F24" s="85"/>
+      <c r="G24" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="H24" s="92"/>
+      <c r="H24" s="87"/>
       <c r="I24" s="6"/>
     </row>
     <row r="25" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5"/>
-      <c r="B25" s="97"/>
-[...5 lines deleted...]
-      <c r="H25" s="51"/>
+      <c r="B25" s="93"/>
+      <c r="C25" s="94"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="101"/>
       <c r="I25" s="6"/>
     </row>
     <row r="26" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="5"/>
-      <c r="B26" s="97"/>
-[...5 lines deleted...]
-      <c r="H26" s="51"/>
+      <c r="B26" s="93"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="83"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="101"/>
       <c r="I26" s="6"/>
     </row>
     <row r="27" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
-      <c r="B27" s="97"/>
-[...5 lines deleted...]
-      <c r="H27" s="51"/>
+      <c r="B27" s="93"/>
+      <c r="C27" s="94"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="89"/>
+      <c r="G27" s="99"/>
+      <c r="H27" s="101"/>
       <c r="I27" s="6"/>
     </row>
     <row r="28" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
-      <c r="B28" s="97"/>
-[...5 lines deleted...]
-      <c r="H28" s="51"/>
+      <c r="B28" s="93"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="99"/>
+      <c r="H28" s="101"/>
       <c r="I28" s="6"/>
     </row>
     <row r="29" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
-      <c r="B29" s="101"/>
-[...5 lines deleted...]
-      <c r="H29" s="106"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="97"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="99"/>
+      <c r="H29" s="100"/>
       <c r="I29" s="6"/>
     </row>
-    <row r="30" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
-      <c r="B30" s="87" t="s">
-[...7 lines deleted...]
-      <c r="H30" s="89"/>
+      <c r="B30" s="79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="80"/>
+      <c r="D30" s="80"/>
+      <c r="E30" s="80"/>
+      <c r="F30" s="80"/>
+      <c r="G30" s="80"/>
+      <c r="H30" s="81"/>
       <c r="I30" s="6"/>
     </row>
     <row r="31" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="5"/>
-      <c r="B31" s="133" t="s">
-[...9 lines deleted...]
-      <c r="H31" s="125"/>
+      <c r="B31" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="59"/>
+      <c r="H31" s="62"/>
       <c r="I31" s="6"/>
     </row>
     <row r="32" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
-      <c r="B32" s="136" t="s">
-[...7 lines deleted...]
-      <c r="H32" s="127"/>
+      <c r="B32" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="63"/>
+      <c r="H32" s="64"/>
       <c r="I32" s="6"/>
     </row>
     <row r="33" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5"/>
-      <c r="B33" s="136" t="s">
-[...9 lines deleted...]
-      <c r="H33" s="130"/>
+      <c r="B33" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="61"/>
+      <c r="D33" s="61"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="65"/>
+      <c r="H33" s="66"/>
       <c r="I33" s="6"/>
     </row>
     <row r="34" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="5"/>
-      <c r="B34" s="121" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="132"/>
+      <c r="B34" s="52"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="67"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="53"/>
+      <c r="H34" s="54"/>
       <c r="I34" s="6"/>
     </row>
     <row r="35" spans="1:9" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="5"/>
-      <c r="B35" s="22"/>
-[...5 lines deleted...]
-      <c r="H35" s="22"/>
+      <c r="B35" s="21"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
       <c r="I35" s="6"/>
     </row>
     <row r="36" spans="1:9" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="5"/>
-      <c r="B36" s="8"/>
-[...5 lines deleted...]
-      <c r="H36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
       <c r="I36" s="6"/>
     </row>
     <row r="37" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
-      <c r="B37" s="109" t="s">
+      <c r="B37" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="C37" s="110"/>
-[...4 lines deleted...]
-      <c r="H37" s="10" t="s">
+      <c r="C37" s="70"/>
+      <c r="D37" s="70"/>
+      <c r="E37" s="70"/>
+      <c r="F37" s="70"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I37" s="6"/>
     </row>
     <row r="38" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="5"/>
-      <c r="B38" s="11" t="s">
-[...7 lines deleted...]
-      <c r="H38" s="115"/>
+      <c r="B38" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="11"/>
+      <c r="D38" s="72"/>
+      <c r="E38" s="72"/>
+      <c r="F38" s="72"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="74"/>
       <c r="I38" s="6"/>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="5"/>
-      <c r="B39" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H39" s="116"/>
+      <c r="B39" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="17"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="75"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="5"/>
-      <c r="B40" s="13" t="s">
+      <c r="B40" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C40" s="14"/>
-[...4 lines deleted...]
-      <c r="H40" s="117"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="78"/>
+      <c r="H40" s="76"/>
       <c r="I40" s="6"/>
     </row>
     <row r="41" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="20"/>
-      <c r="B41" s="107" t="s">
+      <c r="A41" s="19"/>
+      <c r="B41" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="C41" s="108"/>
-[...5 lines deleted...]
-      <c r="I41" s="19"/>
+      <c r="C41" s="68"/>
+      <c r="D41" s="68"/>
+      <c r="E41" s="68"/>
+      <c r="F41" s="68"/>
+      <c r="G41" s="68"/>
+      <c r="H41" s="68"/>
+      <c r="I41" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
-[...10 lines deleted...]
-    <mergeCell ref="D40:G40"/>
+  <mergeCells count="44">
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="C14:H15"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B6:H6"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="B24:D29"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="G27:H27"/>
-    <mergeCell ref="A1:I1"/>
-[...20 lines deleted...]
-    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="B37:G37"/>
+    <mergeCell ref="D38:G38"/>
+    <mergeCell ref="H38:H40"/>
+    <mergeCell ref="D40:G40"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="F33:H33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="whole" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Hours" error="Please enter a whole number" sqref="G27:G29" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H38:H40" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>39814</formula1>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B31:D31" r:id="rId1" display="          Northwest - LPANWGroup@modot.mo.gov" xr:uid="{FEF46915-115F-4FC3-8BD3-170F52B154CA}"/>
+    <hyperlink ref="F31:H31" r:id="rId2" display="Northeast - LPANEGroup@mdot.mo.gov         l" xr:uid="{FF25B6FD-C1D5-47A1-92C5-420B19C94250}"/>
+    <hyperlink ref="B32:D32" r:id="rId3" display="          Kansas City - LPAKCGroup@modot.mo.gov" xr:uid="{0F377D41-B61D-476F-A5EE-B5C5D61FA41D}"/>
+    <hyperlink ref="F32:H32" r:id="rId4" display="Central - LPACDGroup@modot.mo.gov         l" xr:uid="{DCF1D44E-B88F-4116-A6C7-899D660F72D6}"/>
+    <hyperlink ref="B33:D33" r:id="rId5" display="          St. Louis - LPASLGroup@modot.mo.gov" xr:uid="{39C01ECA-BDB6-454E-80AD-BC969448C0A3}"/>
+    <hyperlink ref="F33:H33" r:id="rId6" display="Southwest - LPASWGroup@modot.mo.gov         l" xr:uid="{5003B9E9-1F51-4854-8FB1-F874A59E3BFA}"/>
+    <hyperlink ref="D34:F34" r:id="rId7" display="Southeast - LPASEGroup@modot.mo.gov" xr:uid="{0D003DF9-1055-42C4-BF9D-B932D2DE50D5}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
-  <pageSetup scale="83" orientation="portrait" cellComments="asDisplayed" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup scale="83" orientation="portrait" cellComments="asDisplayed" verticalDpi="1200" r:id="rId8"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
+  <drawing r:id="rId9"/>
+  <legacyDrawing r:id="rId10"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1053" r:id="rId4" name="CheckBox3">
-          <controlPr autoLine="0" r:id="rId5">
+        <control shapeId="1060" r:id="rId11" name="CheckBox2">
+          <controlPr autoLine="0" autoPict="0" r:id="rId12">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>542925</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1060" r:id="rId11" name="CheckBox2"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1059" r:id="rId13" name="CheckBox5">
+          <controlPr autoLine="0" autoPict="0" r:id="rId14">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>7</xdr:col>
+                <xdr:colOff>542925</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>361950</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1059" r:id="rId13" name="CheckBox5"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1058" r:id="rId15" name="CheckBox1">
+          <controlPr autoLine="0" autoPict="0" r:id="rId16">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>5</xdr:col>
+                <xdr:colOff>542925</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>371475</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1058" r:id="rId15" name="CheckBox1"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1053" r:id="rId17" name="CheckBox3">
+          <controlPr autoLine="0" autoPict="0" r:id="rId18">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
                 <xdr:colOff>542925</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1053" r:id="rId4" name="CheckBox3"/>
-[...74 lines deleted...]
-        <control shapeId="1060" r:id="rId10" name="CheckBox2"/>
+        <control shapeId="1053" r:id="rId17" name="CheckBox3"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063C31F0FBE472943BF900A14B33F37F0" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aef48db5d2e1a85183d40c975919d074">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3583a4a-822c-4857-935b-a04178cda835" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b14f37c57a6d3b142f48c76d412c2560" ns2:_="">
     <xsd:import namespace="e3583a4a-822c-4857-935b-a04178cda835"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3583a4a-822c-4857-935b-a04178cda835" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
@@ -2612,96 +2832,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E740931D-2E65-40F2-BE8A-F35AEB0FAE50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E58E2C98-4032-4999-ABAB-1C685403F643}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32D70B27-D554-4CC0-B8FD-9E8A8B65CF15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e3583a4a-822c-4857-935b-a04178cda835"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E58E2C98-4032-4999-ABAB-1C685403F643}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E740931D-2E65-40F2-BE8A-F35AEB0FAE50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="e3583a4a-822c-4857-935b-a04178cda835"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>