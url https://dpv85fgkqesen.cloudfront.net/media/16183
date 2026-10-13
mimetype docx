--- v6 (2026-09-03)
+++ v7 (2026-10-13)
@@ -80,71 +80,51 @@
     </w:p>
     <w:p w14:paraId="605EF7B2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36515E94" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8"/>
     <w:p w14:paraId="6AA6115B" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Requirements and Conditions</w:t>
+        <w:t>Sec 102  Bidding Requirements and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF4B5BC" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:r>
         <w:t>Add Alternate Sections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69ECD9CA" w14:textId="3A5A2F7D" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>JSP-12-03A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ob </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
@@ -199,71 +179,51 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="545BBD21" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of Work</w:t>
+        <w:t>Sec 104  Scope of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7379C5" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Alternate Structures</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -423,145 +383,105 @@
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D01B74" w14:textId="77777777" w:rsidR="0067664F" w:rsidRDefault="0067664F" w:rsidP="00F340BE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675FCE2A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of Work</w:t>
+        <w:t>Sec 105  Control of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61751B2A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Cooperation Between Contractors</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A00867" w14:textId="2ADDFB98" w:rsidR="005A1BC2" w:rsidRDefault="005A1BC2"/>
     <w:p w14:paraId="2109AECB" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="0E04A31C" w14:textId="15A57597" w:rsidR="00B7424C" w:rsidRDefault="00B7424C" w:rsidP="00B7424C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">206  </w:t>
+        <w:t xml:space="preserve">Sec 206  </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Excavation</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> for Structures</w:t>
+        <w:t>Excavation for Structures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F21FCB" w14:textId="341AB3C0" w:rsidR="00B7424C" w:rsidRDefault="00B7424C" w:rsidP="00B7424C">
       <w:r>
         <w:t xml:space="preserve">Dewatering </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -592,71 +512,51 @@
       <w:r w:rsidR="00E13484">
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBA988B" w14:textId="1DEBE9DE" w:rsidR="00B7424C" w:rsidRDefault="00B7424C"/>
     <w:p w14:paraId="7E77AC1B" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="7A7AF89D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> for Bridge Structures</w:t>
+        <w:t>Sec 216  Removals for Bridge Structures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA0A36F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Major Bridge Removal Specials</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (3/1/04)</w:t>
       </w:r>
@@ -747,63 +647,52 @@
       <w:r w:rsidR="00A33F44">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7223475D" w14:textId="50128C6E" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="72A24547" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="128570D6" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sec 501  Concrete</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69EA3CEF" w14:textId="77777777" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:r>
         <w:t>Rapid Set Concrete Patching Material – Horizontal Repairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A308A38" w14:textId="531A17F8" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>JSP-02-1</w:t>
       </w:r>
       <w:r w:rsidR="008C27E2">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ob </w:t>
@@ -902,128 +791,97 @@
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410AF3D9" w14:textId="5648B585" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="3E688B8E" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="292B5974" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144803135"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Deck Concrete Wearing Surface</w:t>
+        <w:t>Sec 505  Bridge Deck Concrete Wearing Surface</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="29F05E6A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Surface Sealing Low Slump Concrete</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAC5C9C" w14:textId="4BBE9110" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="68D001C7" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="09572994" w14:textId="1AF505E8" w:rsidR="00C91437" w:rsidRDefault="00C91437" w:rsidP="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="30FAC34E" w14:textId="1DD06187" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
+        <w:t>Sec 607  Fencing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAC34E" w14:textId="7E829A2F" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Decorative Pedestrian Fence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1049,122 +907,120 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00825A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00825A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11/</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00825A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00AD6BAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>17/25</w:t>
+        <w:t>7/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2706F58E" w14:textId="77777777" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19254841" w14:textId="77777777" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E69A9D0" w14:textId="51071E61" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and Bridge Surface Removal and Texturing</w:t>
+        <w:t>Sec 622  Pavement and Bridge Surface Removal and Texturing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A43B93" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Slurry and Residue Produced During Surface Treatment of PCCP and Bridge Decks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658E33EB" w14:textId="221FCAF7" w:rsidR="00381411" w:rsidRDefault="005A1BC2">
       <w:r>
         <w:tab/>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:t>SP-06-05</w:t>
       </w:r>
       <w:r w:rsidR="008C27E2">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
@@ -1207,71 +1063,51 @@
       <w:r w:rsidR="008C27E2">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20369B24" w14:textId="20F66B7C" w:rsidR="00835365" w:rsidRDefault="00835365" w:rsidP="00835365">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk30071825"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Products</w:t>
+        <w:t>Sec 623  Polymer Products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EA8885" w14:textId="43D9005D" w:rsidR="00835365" w:rsidRDefault="00835365" w:rsidP="00835365">
       <w:r>
         <w:t>Epoxy Urethane Polymer Wearing Surface</w:t>
       </w:r>
       <w:r w:rsidR="00051DDC">
         <w:t xml:space="preserve"> with Healer/Sealer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (10/29/20)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AC4B1A" w14:textId="56CA27B8" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437" w:rsidP="003833C4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1290,71 +1126,51 @@
     <w:p w14:paraId="6418F8E2" w14:textId="33B6461B" w:rsidR="003833C4" w:rsidRDefault="00835365" w:rsidP="003833C4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="003833C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">ec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Surveying and Staking</w:t>
+        <w:t>ec 627  Contractor Surveying and Staking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D10D02B" w14:textId="63CB76B5" w:rsidR="003833C4" w:rsidRDefault="003833C4" w:rsidP="003833C4">
       <w:r>
         <w:t>Deflection and Haunching</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1397,71 +1213,51 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462EFBC5" w14:textId="079CE957" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Bearing Pile</w:t>
+        <w:t>Sec 702  Load Bearing Pile</w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137D83EB" w14:textId="43FB76A6" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Dynamic Pile Testing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1553,71 +1349,51 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (1/4/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DE673F" w14:textId="3880CE19" w:rsidR="009509EB" w:rsidRDefault="009509EB" w:rsidP="009509EB"/>
     <w:p w14:paraId="406F6C60" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519" w:rsidP="009509EB"/>
     <w:p w14:paraId="2F2BA1F2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRPr="009509EB" w:rsidRDefault="00737BE8" w:rsidP="009509EB">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Masonry Construction</w:t>
+        <w:t>Sec 703  Concrete Masonry Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2594652A" w14:textId="32BADB8D" w:rsidR="00B33775" w:rsidRDefault="00B33775">
       <w:r>
         <w:t>Bridge Slab (With Transparent Forms)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (8/20/25)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F09463" w14:textId="2860D33C" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
@@ -1785,71 +1561,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFACA18" w14:textId="0CD3D26A" w:rsidR="00EC2DFA" w:rsidRDefault="00EC2DFA"/>
     <w:p w14:paraId="353BEBD3" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="7627F42D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Masonry Repair</w:t>
+        <w:t>Sec 704  Concrete Masonry Repair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C28C992" w14:textId="41AE337D" w:rsidR="00D362BB" w:rsidRDefault="00D362BB" w:rsidP="005B3997">
       <w:r>
         <w:t>Concrete Crack Filler</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2096,71 +1852,51 @@
       <w:r w:rsidR="00D252BF">
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35924E47" w14:textId="56D2C3C9" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="6EADD075" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="48D1D02F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Concrete Members for Bridges</w:t>
+        <w:t>Sec 705  Prestressed Concrete Members for Bridges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342C8579" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Post-Tensioned Concrete I-Girders</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
@@ -2257,71 +1993,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F2BB87A" w14:textId="77777777" w:rsidR="007774D7" w:rsidRPr="007774D7" w:rsidRDefault="007774D7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A4753B" w14:textId="357FB411" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Coatings for Exposed Concrete Surfaces</w:t>
+        <w:t>Sec 711  Protective Coatings for Exposed Concrete Surfaces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1532429C" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dampproofing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -2444,71 +2160,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (10/30/08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7268E17C" w14:textId="663DAB55" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="66E2C4B4" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="3C9F52A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Steel Construction</w:t>
+        <w:t>Sec 712  Structural Steel Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C57294" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Cleaning, Lubricating and Coating Exi</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:t>sting Bearings</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
         <w:t>Revised (5/29/12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C967DD" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
@@ -3016,71 +2712,51 @@
       <w:r w:rsidR="00822E65">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BED974" w14:textId="24A10BA7" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="5148CC79" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="62A8E213" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Bearings</w:t>
+        <w:t>Sec 716  Neoprene Bearings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F5CFD1" w14:textId="6F5DC9D4" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>POT Bearing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3108,72 +2784,61 @@
       <w:r w:rsidR="002C6CC2">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B038993" w14:textId="70D930BF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="572FF3B7" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="21C183A0" w14:textId="3DE553FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">717  </w:t>
+        <w:t xml:space="preserve">Sec 717  </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Flexible</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joint Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E365F2" w14:textId="7A9F4E8F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Modular Expansion Joint System</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -3193,71 +2858,51 @@
       <w:r w:rsidR="001D26C5">
         <w:t>10/2/20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42372D22" w14:textId="65A595B6" w:rsidR="005A1BC2" w:rsidRDefault="005A1BC2"/>
     <w:p w14:paraId="1C6D45FB" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="59CB4CD6" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Bridge</w:t>
+        <w:t>Sec 718  Temporary Bridge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674FA5A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Superstructure Furnished by the Contractor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (3/1/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCA24E9" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519" w:rsidP="00496649">
       <w:pPr>
@@ -3276,71 +2921,51 @@
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="3765"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AB44A9" w14:textId="24E04734" w:rsidR="00794C88" w:rsidRDefault="00794C88" w:rsidP="00794C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Stabilized Earth Wall Systems </w:t>
+        <w:t xml:space="preserve">Sec 720  Mechanically Stabilized Earth Wall Systems </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A75EF65" w14:textId="53033CEE" w:rsidR="00794C88" w:rsidRDefault="00794C88" w:rsidP="00794C88">
       <w:r>
         <w:t>Pipe Pile Spacers</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3400,71 +3025,51 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FFEAF8" w14:textId="2F84B427" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Plate Pipe and </w:t>
+        <w:t xml:space="preserve">Sec 727  Structural Plate Pipe and </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Structural Plate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pipe-Arch Culverts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE60D21" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Pre-Engineered Structural Plate Structures</w:t>
       </w:r>
       <w:r>
@@ -3480,194 +3085,154 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (1/3/08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A926715" w14:textId="21F6E5F9" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="17E14785" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="29E924BC" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Concrete Box Culverts</w:t>
+        <w:t>Sec 733  Precast Concrete Box Culverts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7033133D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t xml:space="preserve">Pre-Engineered </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Precast Concrete Structures</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (10/30/07)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360EDB90" w14:textId="3881666D" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="57432469" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="730A0371" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392" w:rsidP="008E4392">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of Structural Steel</w:t>
+        <w:t>Sec 1081  Coating of Structural Steel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623307FA" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392" w:rsidP="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Overcoating of Structural Steel (System G)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (6/9/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5DA76" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4392" w:rsidSect="000B318F">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C17B7BC" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
+    <w:p w14:paraId="14E8EEC0" w14:textId="77777777" w:rsidR="00550BC3" w:rsidRDefault="00550BC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CE1277E" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
+    <w:p w14:paraId="17112619" w14:textId="77777777" w:rsidR="00550BC3" w:rsidRDefault="00550BC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3681,174 +3246,174 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70F85D7B" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+  <w:p w14:paraId="2EEC68D7" w14:textId="77777777" w:rsidR="00DA3525" w:rsidRDefault="00DA3525">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11CE9A44" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+  <w:p w14:paraId="223FB8D0" w14:textId="77777777" w:rsidR="00DA3525" w:rsidRDefault="00DA3525">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E1AEE83" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+  <w:p w14:paraId="5964BDCC" w14:textId="77777777" w:rsidR="00DA3525" w:rsidRDefault="00DA3525">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10B00C86" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
+    <w:p w14:paraId="74D569D1" w14:textId="77777777" w:rsidR="00550BC3" w:rsidRDefault="00550BC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DD1A0E5" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
+    <w:p w14:paraId="2FD659E0" w14:textId="77777777" w:rsidR="00550BC3" w:rsidRDefault="00550BC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E49F501" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+  <w:p w14:paraId="2440FC12" w14:textId="77777777" w:rsidR="00DA3525" w:rsidRDefault="00DA3525">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="269DAA09" w14:textId="67A991D3" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
+  <w:p w14:paraId="269DAA09" w14:textId="58488924" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">BRIDGE </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">SPECIAL PROVISIONS </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>LISTING</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="003C26D9">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00C77BAB">
+    <w:r w:rsidR="00AC36C6">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="001D4482">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00C77BAB">
+    <w:r w:rsidR="00AC36C6">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00794C88">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
@@ -4185,61 +3750,61 @@
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ersion.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2037B658" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="451C3DBC" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+  <w:p w14:paraId="38981706" w14:textId="77777777" w:rsidR="00DA3525" w:rsidRDefault="00DA3525">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B483A"/>
     <w:rsid w:val="000022D8"/>
@@ -4280,98 +3845,101 @@
     <w:rsid w:val="002C6CC2"/>
     <w:rsid w:val="002C73B0"/>
     <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E7C39"/>
     <w:rsid w:val="00314D3D"/>
     <w:rsid w:val="003178F5"/>
     <w:rsid w:val="003272C4"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="0033389F"/>
     <w:rsid w:val="0037341D"/>
     <w:rsid w:val="0037359B"/>
     <w:rsid w:val="0037516A"/>
     <w:rsid w:val="00381411"/>
     <w:rsid w:val="003833C4"/>
     <w:rsid w:val="003A2BF2"/>
     <w:rsid w:val="003B6E33"/>
     <w:rsid w:val="003C26D9"/>
     <w:rsid w:val="003D44CA"/>
     <w:rsid w:val="003E2B58"/>
     <w:rsid w:val="003E2B9A"/>
     <w:rsid w:val="00405A2D"/>
     <w:rsid w:val="004142AA"/>
     <w:rsid w:val="00433887"/>
     <w:rsid w:val="00444733"/>
     <w:rsid w:val="004624D1"/>
+    <w:rsid w:val="0047387C"/>
     <w:rsid w:val="004778BC"/>
     <w:rsid w:val="00485184"/>
     <w:rsid w:val="00495A62"/>
     <w:rsid w:val="00496649"/>
     <w:rsid w:val="004B04FE"/>
     <w:rsid w:val="004B764B"/>
     <w:rsid w:val="004C33C2"/>
     <w:rsid w:val="004D6BAD"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E5DEC"/>
     <w:rsid w:val="004F07BE"/>
     <w:rsid w:val="00500B50"/>
     <w:rsid w:val="00511ED4"/>
+    <w:rsid w:val="0051202C"/>
     <w:rsid w:val="00514C79"/>
     <w:rsid w:val="00516FA9"/>
     <w:rsid w:val="0053572B"/>
+    <w:rsid w:val="00550BC3"/>
     <w:rsid w:val="00555103"/>
     <w:rsid w:val="0056500B"/>
     <w:rsid w:val="00584365"/>
     <w:rsid w:val="005A1BC2"/>
     <w:rsid w:val="005A1EB3"/>
     <w:rsid w:val="005A307E"/>
     <w:rsid w:val="005B07F9"/>
-    <w:rsid w:val="005B0A1E"/>
     <w:rsid w:val="005B3997"/>
     <w:rsid w:val="005B77C1"/>
     <w:rsid w:val="005C0524"/>
     <w:rsid w:val="005E47EB"/>
     <w:rsid w:val="005F54A4"/>
     <w:rsid w:val="0060382C"/>
     <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="00617DDA"/>
     <w:rsid w:val="0065149C"/>
     <w:rsid w:val="0067664F"/>
     <w:rsid w:val="00696FEC"/>
     <w:rsid w:val="006A495C"/>
     <w:rsid w:val="006B19CE"/>
     <w:rsid w:val="006B1D95"/>
     <w:rsid w:val="006B436A"/>
     <w:rsid w:val="006B483A"/>
     <w:rsid w:val="006D2601"/>
     <w:rsid w:val="006D5126"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E30B4"/>
     <w:rsid w:val="006E3528"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007249BF"/>
     <w:rsid w:val="00732742"/>
+    <w:rsid w:val="00736357"/>
     <w:rsid w:val="007372D8"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="00745B65"/>
     <w:rsid w:val="00751701"/>
     <w:rsid w:val="00757D9E"/>
     <w:rsid w:val="007774D7"/>
     <w:rsid w:val="007803E0"/>
     <w:rsid w:val="0078152F"/>
     <w:rsid w:val="00794C88"/>
     <w:rsid w:val="007B2C97"/>
     <w:rsid w:val="007C2FEB"/>
     <w:rsid w:val="007E2424"/>
     <w:rsid w:val="00812D6E"/>
     <w:rsid w:val="008147BA"/>
     <w:rsid w:val="00822E65"/>
     <w:rsid w:val="00823A73"/>
     <w:rsid w:val="00825A5A"/>
     <w:rsid w:val="0082722F"/>
     <w:rsid w:val="00830E8C"/>
     <w:rsid w:val="00832DF3"/>
     <w:rsid w:val="008334FB"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="008431B7"/>
@@ -4380,120 +3948,120 @@
     <w:rsid w:val="00876146"/>
     <w:rsid w:val="00884CC8"/>
     <w:rsid w:val="008A047D"/>
     <w:rsid w:val="008A1D66"/>
     <w:rsid w:val="008B0F14"/>
     <w:rsid w:val="008C27E2"/>
     <w:rsid w:val="008E0CCD"/>
     <w:rsid w:val="008E4392"/>
     <w:rsid w:val="0090565E"/>
     <w:rsid w:val="00910B90"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="00915B2C"/>
     <w:rsid w:val="00920378"/>
     <w:rsid w:val="00926C3D"/>
     <w:rsid w:val="009352C2"/>
     <w:rsid w:val="009412BA"/>
     <w:rsid w:val="009509EB"/>
     <w:rsid w:val="009511D7"/>
     <w:rsid w:val="00953E9D"/>
     <w:rsid w:val="009547B0"/>
     <w:rsid w:val="009A03AF"/>
     <w:rsid w:val="009A0B6A"/>
     <w:rsid w:val="009B3BC2"/>
     <w:rsid w:val="009C331C"/>
     <w:rsid w:val="009D5761"/>
-    <w:rsid w:val="009D6572"/>
     <w:rsid w:val="009E75FA"/>
     <w:rsid w:val="009F0189"/>
     <w:rsid w:val="009F032E"/>
     <w:rsid w:val="009F2808"/>
     <w:rsid w:val="00A00FA3"/>
     <w:rsid w:val="00A07CC0"/>
     <w:rsid w:val="00A126C6"/>
     <w:rsid w:val="00A14CE4"/>
     <w:rsid w:val="00A23DA0"/>
     <w:rsid w:val="00A3062E"/>
     <w:rsid w:val="00A33F44"/>
     <w:rsid w:val="00A50476"/>
     <w:rsid w:val="00A670E3"/>
     <w:rsid w:val="00A87485"/>
     <w:rsid w:val="00AA2F9E"/>
+    <w:rsid w:val="00AC36C6"/>
     <w:rsid w:val="00AD63A8"/>
     <w:rsid w:val="00AD6BAF"/>
     <w:rsid w:val="00AF3A8F"/>
     <w:rsid w:val="00AF4002"/>
     <w:rsid w:val="00AF5A6C"/>
     <w:rsid w:val="00B032F5"/>
     <w:rsid w:val="00B134A2"/>
     <w:rsid w:val="00B22D34"/>
     <w:rsid w:val="00B30532"/>
     <w:rsid w:val="00B30693"/>
     <w:rsid w:val="00B33775"/>
     <w:rsid w:val="00B339CD"/>
     <w:rsid w:val="00B361A3"/>
     <w:rsid w:val="00B36E45"/>
     <w:rsid w:val="00B4014E"/>
     <w:rsid w:val="00B7424C"/>
     <w:rsid w:val="00B839CF"/>
     <w:rsid w:val="00B870FF"/>
     <w:rsid w:val="00BB537B"/>
     <w:rsid w:val="00BB5E50"/>
     <w:rsid w:val="00BC5A07"/>
     <w:rsid w:val="00BD1386"/>
     <w:rsid w:val="00BD75C5"/>
     <w:rsid w:val="00BE7ED3"/>
     <w:rsid w:val="00C02702"/>
     <w:rsid w:val="00C03B1E"/>
     <w:rsid w:val="00C10F3E"/>
     <w:rsid w:val="00C417F2"/>
     <w:rsid w:val="00C42C17"/>
     <w:rsid w:val="00C65FF8"/>
     <w:rsid w:val="00C75B05"/>
     <w:rsid w:val="00C77BAB"/>
     <w:rsid w:val="00C80F19"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C91437"/>
     <w:rsid w:val="00CA2B70"/>
     <w:rsid w:val="00CA4AA6"/>
     <w:rsid w:val="00CB723D"/>
     <w:rsid w:val="00CC2408"/>
     <w:rsid w:val="00CE6F7F"/>
     <w:rsid w:val="00CF3241"/>
     <w:rsid w:val="00D01649"/>
-    <w:rsid w:val="00D01CE0"/>
     <w:rsid w:val="00D252BF"/>
     <w:rsid w:val="00D2733B"/>
     <w:rsid w:val="00D30F24"/>
     <w:rsid w:val="00D328F7"/>
     <w:rsid w:val="00D362BB"/>
     <w:rsid w:val="00D5092E"/>
     <w:rsid w:val="00D524F5"/>
     <w:rsid w:val="00D633BE"/>
     <w:rsid w:val="00D64077"/>
     <w:rsid w:val="00D6574B"/>
     <w:rsid w:val="00D90512"/>
+    <w:rsid w:val="00DA3525"/>
     <w:rsid w:val="00DA6F93"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DD535B"/>
     <w:rsid w:val="00DE6103"/>
     <w:rsid w:val="00E12C5B"/>
     <w:rsid w:val="00E13484"/>
     <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E318CD"/>
     <w:rsid w:val="00E4619D"/>
     <w:rsid w:val="00E61161"/>
     <w:rsid w:val="00E6709A"/>
     <w:rsid w:val="00E8112C"/>
     <w:rsid w:val="00E83538"/>
     <w:rsid w:val="00E93DA7"/>
     <w:rsid w:val="00EA030E"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EC2DFA"/>
     <w:rsid w:val="00EF0E67"/>
     <w:rsid w:val="00F10CE4"/>
     <w:rsid w:val="00F15801"/>
     <w:rsid w:val="00F26095"/>
     <w:rsid w:val="00F32EF2"/>
     <w:rsid w:val="00F340BE"/>
     <w:rsid w:val="00F43F1B"/>
     <w:rsid w:val="00F474DE"/>
@@ -5551,156 +5119,156 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Description0 xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75" xsi:nil="true"/>
     <Send_x0020_to_x0020_EPG xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">false</Send_x0020_to_x0020_EPG>
     <Who xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Who>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9656FBC-707B-4CED-9A75-E39AA522A993}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>657</Words>
+  <Words>656</Words>
   <Characters>4389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
   <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specials Listings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4923</CharactersWithSpaces>
+  <CharactersWithSpaces>4922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specials Listings</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-2057209474</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A8FEFAC1029346478BA62336F3226A1E</vt:lpwstr>