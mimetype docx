--- v3 (2025-12-17)
+++ v4 (2026-05-18)
@@ -1,82 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="379C0820" w14:textId="167C46DA" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>BSP Listing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F07FAD" w14:textId="5910060F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>(Note:  All BSPs and MSPs to be listed under job special provisions.)</w:t>
+        <w:t xml:space="preserve">(Note:  All BSPs and MSPs to be listed under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>job special</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> provisions.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605EF7B2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36515E94" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8"/>
     <w:p w14:paraId="6AA6115B" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -1219,81 +1232,87 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
       <w:r w:rsidR="0078152F">
         <w:t>11/13/24</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F49F51" w14:textId="023F4058" w:rsidR="00555103" w:rsidRDefault="00555103" w:rsidP="00555103">
+    <w:p w14:paraId="24F49F51" w14:textId="417E971A" w:rsidR="00555103" w:rsidRDefault="00555103" w:rsidP="00555103">
       <w:r>
         <w:t>Pile Wave Analysis</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
+      <w:r w:rsidR="00207CAE">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00DE6103">
-        <w:t>2/7/24</w:t>
+        <w:t>/7/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00207CAE">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">)     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513A8F8F" w14:textId="611322C5" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Static Load Testing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1354,70 +1373,75 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23795AC8" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:t>Cold Weather Concreting</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Cold </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Weather Concreting</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5CC247" w14:textId="08561341" w:rsidR="007774D7" w:rsidRDefault="007774D7">
       <w:r>
         <w:t>Diamond Grinding</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1938,53 +1962,55 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A4753B" w14:textId="357FB411" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sec 711  Protective Coatings for Exposed Concrete Surfaces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1532429C" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dampproofing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3057,51 +3083,56 @@
         <w:t>Overcoating of Structural Steel (System G)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (6/9/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5DA76" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4392" w:rsidSect="000B318F">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4936B8C3" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="535AF1A5" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -3133,155 +3164,167 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A033E7C" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3203485D" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56EE9F73" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="145B0CD6" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0408306F" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="269DAA09" w14:textId="5F7D19E6" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
+  <w:p w14:paraId="5D25A084" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="269DAA09" w14:textId="32E28654" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">BRIDGE </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>SPECIAL PROVISIONS LISTING</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="003C26D9">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="00F26095">
+    <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...27 lines deleted...]
-      <w:t>/</w:t>
+      <w:t>5/7/</w:t>
     </w:r>
     <w:r w:rsidR="00794C88">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00732742">
+    <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
@@ -3595,101 +3638,114 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ersion.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2037B658" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5551E5BA" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B483A"/>
     <w:rsid w:val="000022D8"/>
     <w:rsid w:val="0001644A"/>
+    <w:rsid w:val="0002142F"/>
     <w:rsid w:val="00025278"/>
     <w:rsid w:val="0004514E"/>
     <w:rsid w:val="00046BCE"/>
     <w:rsid w:val="00051DDC"/>
     <w:rsid w:val="000619A1"/>
     <w:rsid w:val="000663D0"/>
     <w:rsid w:val="00066A93"/>
     <w:rsid w:val="0009635C"/>
     <w:rsid w:val="00096D67"/>
     <w:rsid w:val="000B318F"/>
     <w:rsid w:val="000C086B"/>
     <w:rsid w:val="000E46D3"/>
     <w:rsid w:val="000E5BEF"/>
     <w:rsid w:val="0011605A"/>
     <w:rsid w:val="0013020F"/>
     <w:rsid w:val="00167DF7"/>
     <w:rsid w:val="00180854"/>
     <w:rsid w:val="00190F41"/>
     <w:rsid w:val="001A13FA"/>
     <w:rsid w:val="001C6B2E"/>
     <w:rsid w:val="001D26C5"/>
     <w:rsid w:val="001D3C5A"/>
     <w:rsid w:val="001E052A"/>
+    <w:rsid w:val="00207CAE"/>
     <w:rsid w:val="00254C47"/>
     <w:rsid w:val="00254DE3"/>
     <w:rsid w:val="0026620C"/>
     <w:rsid w:val="00284C73"/>
     <w:rsid w:val="002948CC"/>
     <w:rsid w:val="002A4EEB"/>
     <w:rsid w:val="002B3FAA"/>
     <w:rsid w:val="002C69C1"/>
     <w:rsid w:val="002C6CC2"/>
     <w:rsid w:val="002C73B0"/>
     <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E7C39"/>
     <w:rsid w:val="00314D3D"/>
     <w:rsid w:val="003178F5"/>
     <w:rsid w:val="003272C4"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="0033389F"/>
     <w:rsid w:val="0037341D"/>
     <w:rsid w:val="0037359B"/>
     <w:rsid w:val="0037516A"/>
     <w:rsid w:val="00381411"/>
     <w:rsid w:val="003833C4"/>
     <w:rsid w:val="003A2BF2"/>
     <w:rsid w:val="003B6E33"/>
     <w:rsid w:val="003C26D9"/>
@@ -3709,94 +3765,96 @@
     <w:rsid w:val="004C33C2"/>
     <w:rsid w:val="004D6BAD"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E5DEC"/>
     <w:rsid w:val="004F07BE"/>
     <w:rsid w:val="00500B50"/>
     <w:rsid w:val="00511ED4"/>
     <w:rsid w:val="00514C79"/>
     <w:rsid w:val="00516FA9"/>
     <w:rsid w:val="0053572B"/>
     <w:rsid w:val="00555103"/>
     <w:rsid w:val="0056500B"/>
     <w:rsid w:val="00584365"/>
     <w:rsid w:val="005A1BC2"/>
     <w:rsid w:val="005A1EB3"/>
     <w:rsid w:val="005A307E"/>
     <w:rsid w:val="005B07F9"/>
     <w:rsid w:val="005B3997"/>
     <w:rsid w:val="005B77C1"/>
     <w:rsid w:val="005C0524"/>
     <w:rsid w:val="005E47EB"/>
     <w:rsid w:val="005F54A4"/>
     <w:rsid w:val="0060382C"/>
     <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="00617DDA"/>
+    <w:rsid w:val="00650E47"/>
     <w:rsid w:val="0065149C"/>
     <w:rsid w:val="0067664F"/>
     <w:rsid w:val="00696FEC"/>
     <w:rsid w:val="006A495C"/>
     <w:rsid w:val="006B19CE"/>
     <w:rsid w:val="006B1D95"/>
     <w:rsid w:val="006B436A"/>
     <w:rsid w:val="006B483A"/>
     <w:rsid w:val="006D2601"/>
     <w:rsid w:val="006D5126"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E30B4"/>
     <w:rsid w:val="006E3528"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007249BF"/>
     <w:rsid w:val="00732742"/>
     <w:rsid w:val="007372D8"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="00745B65"/>
     <w:rsid w:val="00751701"/>
     <w:rsid w:val="00757D9E"/>
     <w:rsid w:val="007774D7"/>
     <w:rsid w:val="007803E0"/>
     <w:rsid w:val="0078152F"/>
     <w:rsid w:val="00794C88"/>
     <w:rsid w:val="007B2C97"/>
     <w:rsid w:val="007C2FEB"/>
     <w:rsid w:val="007E2424"/>
     <w:rsid w:val="00812D6E"/>
     <w:rsid w:val="008147BA"/>
     <w:rsid w:val="00822E65"/>
     <w:rsid w:val="00823A73"/>
     <w:rsid w:val="00825A5A"/>
     <w:rsid w:val="0082722F"/>
     <w:rsid w:val="00830E8C"/>
     <w:rsid w:val="00832DF3"/>
     <w:rsid w:val="008334FB"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="008431B7"/>
     <w:rsid w:val="00852B73"/>
     <w:rsid w:val="00873C1F"/>
     <w:rsid w:val="00876146"/>
+    <w:rsid w:val="00884CC8"/>
     <w:rsid w:val="008A047D"/>
     <w:rsid w:val="008A1D66"/>
     <w:rsid w:val="008B0F14"/>
     <w:rsid w:val="008C27E2"/>
     <w:rsid w:val="008E0CCD"/>
     <w:rsid w:val="008E4392"/>
     <w:rsid w:val="0090565E"/>
     <w:rsid w:val="00910B90"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="00915B2C"/>
     <w:rsid w:val="00920378"/>
     <w:rsid w:val="00926C3D"/>
     <w:rsid w:val="009352C2"/>
     <w:rsid w:val="009412BA"/>
     <w:rsid w:val="009509EB"/>
     <w:rsid w:val="009511D7"/>
     <w:rsid w:val="009547B0"/>
     <w:rsid w:val="009A03AF"/>
     <w:rsid w:val="009A0B6A"/>
     <w:rsid w:val="009B3BC2"/>
     <w:rsid w:val="009C331C"/>
     <w:rsid w:val="009D5761"/>
     <w:rsid w:val="009E75FA"/>
     <w:rsid w:val="009F0189"/>
     <w:rsid w:val="009F032E"/>
@@ -3894,51 +3952,51 @@
     <w:rsid w:val="00FB3724"/>
     <w:rsid w:val="00FB382E"/>
     <w:rsid w:val="00FB5532"/>
     <w:rsid w:val="00FC610A"/>
     <w:rsid w:val="00FD48BC"/>
     <w:rsid w:val="00FF0519"/>
     <w:rsid w:val="00FF3666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B2B57CC"/>
   <w15:docId w15:val="{D79069A6-4896-4246-811E-373467B16736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4446,51 +4504,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C86022"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4751,149 +4809,231 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Description0 xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75" xsi:nil="true"/>
-[...8 lines deleted...]
-    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69404514-ed04-40ee-9265-2042a527f996">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Comments xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
+    <Doc_x0020_Type xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8FEFAC1029346478BA62336F3226A1E" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7ede1b0583ed87b90808977c8c9cd74">
-[...3 lines deleted...]
-    <xsd:import namespace="ad9d4930-8371-4964-a992-add2aee42fd9"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A106979A040B51458CC61820F589D601" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3429e7d0d4b1013d67d40caa0c3ff837">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69404514-ed04-40ee-9265-2042a527f996" xmlns:ns3="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b89c5bf8ad328566e6e7bc375f7f35e6" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="69404514-ed04-40ee-9265-2042a527f996"/>
+    <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_DCDateCreated" ma:index="8" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ada2d14-b455-4b58-8da1-5536f6aadc75" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="9" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG0">
+    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Who" ma:index="10" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:showField="Title">
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="23" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8cd12a9-992c-44be-890c-b39a35887eb2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Description0" ma:index="11" nillable="true" ma:displayName="Description" ma:internalName="Description00">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ef3e23f2-cd50-4b71-8821-3b9e8ac01315}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8cd12a9-992c-44be-890c-b39a35887eb2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
@@ -4982,64 +5122,67 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+    <ds:schemaRef ds:uri="69404514-ed04-40ee-9265-2042a527f996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9656FBC-707B-4CED-9A75-E39AA522A993}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB96C29-6DDD-4A1F-B083-25ACED158DB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="69404514-ed04-40ee-9265-2042a527f996"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
@@ -5076,51 +5219,51 @@
   <CharactersWithSpaces>4924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specials Listings</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-2057209474</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100A8FEFAC1029346478BA62336F3226A1E</vt:lpwstr>
+    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Folder_Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Folder_Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="/Folder_Name/">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="/Folder_Description/">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Version">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_VersionSeq">
     <vt:lpwstr/>
   </property>
@@ -5180,27 +5323,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_Updater">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_UpdaterDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_UpdateDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Size">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Storage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_StorageDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Department">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_DepartmentDesc">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>