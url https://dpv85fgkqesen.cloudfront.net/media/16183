--- v4 (2026-05-18)
+++ v5 (2026-07-24)
@@ -1,95 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="379C0820" w14:textId="167C46DA" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>BSP Listing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F07FAD" w14:textId="5910060F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(Note:  All BSPs and MSPs to be listed under </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provisions.)</w:t>
+        <w:t>(Note:  All BSPs and MSPs to be listed under job special provisions.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605EF7B2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36515E94" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8"/>
     <w:p w14:paraId="6AA6115B" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -1373,75 +1360,70 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23795AC8" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:t xml:space="preserve">Cold </w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Cold Weather Concreting</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5CC247" w14:textId="08561341" w:rsidR="007774D7" w:rsidRDefault="007774D7">
       <w:r>
         <w:t>Diamond Grinding</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1689,75 +1671,78 @@
         <w:t>Epoxy Pressure Injecting</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB77D0F" w14:textId="6DFC4A4E" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
+    <w:p w14:paraId="3BB77D0F" w14:textId="196211DA" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:r>
         <w:t>FRP Wrap for Concrete Beams, Piles and Columns</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (7/</w:t>
       </w:r>
+      <w:r w:rsidR="001D4482">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="004D6BAD">
-        <w:t>14</w:t>
-[...5 lines deleted...]
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4482">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D770020" w14:textId="4A83AC48" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Half Concrete Filled Steel Grid Deck Repairs</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (1/28/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FF69FF" w14:textId="253DE09F" w:rsidR="004C33C2" w:rsidRDefault="004C33C2">
       <w:r w:rsidRPr="004C33C2">
@@ -2130,72 +2115,72 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7268E17C" w14:textId="663DAB55" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="66E2C4B4" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="3C9F52A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sec 712  Structural Steel Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C57294" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cleaning, Lubricating and Coating Exi</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:t>sting Bearings</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
         <w:t>Revised (5/29/12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C967DD" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Coating Galvanized Slab Drains</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (10/25/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A269CB" w14:textId="1F4F14FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>D</w:t>
@@ -3083,76 +3068,71 @@
         <w:t>Overcoating of Structural Steel (System G)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (6/9/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5DA76" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4392" w:rsidSect="000B318F">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4936B8C3" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="7FEB975C" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535AF1A5" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="734D4C44" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3164,153 +3144,136 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="145B0CD6" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="3B7A520D" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0408306F" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="51FA1D00" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D25A084" w14:textId="77777777" w:rsidR="0002142F" w:rsidRDefault="0002142F">
-[...9 lines deleted...]
-  <w:p w14:paraId="269DAA09" w14:textId="32E28654" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
+  <w:p w14:paraId="269DAA09" w14:textId="07F25065" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">BRIDGE </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>SPECIAL PROVISIONS LISTING</w:t>
+      <w:t xml:space="preserve">SPECIAL PROVISIONS </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="007B2C97">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>LISTING</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="003C26D9">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>5/7/</w:t>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="001D4482">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>/6</w:t>
+    </w:r>
+    <w:r w:rsidR="00207CAE">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00794C88">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
@@ -3403,347 +3366,116 @@
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0990F20A" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="18A22A26" w14:textId="6A235E04" w:rsidR="007B2C97" w:rsidRPr="00D328F7" w:rsidRDefault="002948CC" w:rsidP="007774D7">
-[...219 lines deleted...]
-  </w:p>
   <w:p w14:paraId="2037B658" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B483A"/>
     <w:rsid w:val="000022D8"/>
     <w:rsid w:val="0001644A"/>
-    <w:rsid w:val="0002142F"/>
     <w:rsid w:val="00025278"/>
     <w:rsid w:val="0004514E"/>
     <w:rsid w:val="00046BCE"/>
     <w:rsid w:val="00051DDC"/>
     <w:rsid w:val="000619A1"/>
     <w:rsid w:val="000663D0"/>
     <w:rsid w:val="00066A93"/>
     <w:rsid w:val="0009635C"/>
     <w:rsid w:val="00096D67"/>
     <w:rsid w:val="000B318F"/>
     <w:rsid w:val="000C086B"/>
     <w:rsid w:val="000E46D3"/>
     <w:rsid w:val="000E5BEF"/>
     <w:rsid w:val="0011605A"/>
     <w:rsid w:val="0013020F"/>
     <w:rsid w:val="00167DF7"/>
     <w:rsid w:val="00180854"/>
     <w:rsid w:val="00190F41"/>
     <w:rsid w:val="001A13FA"/>
     <w:rsid w:val="001C6B2E"/>
     <w:rsid w:val="001D26C5"/>
     <w:rsid w:val="001D3C5A"/>
+    <w:rsid w:val="001D4482"/>
     <w:rsid w:val="001E052A"/>
     <w:rsid w:val="00207CAE"/>
     <w:rsid w:val="00254C47"/>
     <w:rsid w:val="00254DE3"/>
     <w:rsid w:val="0026620C"/>
     <w:rsid w:val="00284C73"/>
     <w:rsid w:val="002948CC"/>
     <w:rsid w:val="002A4EEB"/>
     <w:rsid w:val="002B3FAA"/>
     <w:rsid w:val="002C69C1"/>
     <w:rsid w:val="002C6CC2"/>
     <w:rsid w:val="002C73B0"/>
     <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E7C39"/>
     <w:rsid w:val="00314D3D"/>
     <w:rsid w:val="003178F5"/>
     <w:rsid w:val="003272C4"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="0033389F"/>
     <w:rsid w:val="0037341D"/>
     <w:rsid w:val="0037359B"/>
     <w:rsid w:val="0037516A"/>
     <w:rsid w:val="00381411"/>
     <w:rsid w:val="003833C4"/>
     <w:rsid w:val="003A2BF2"/>
@@ -3765,240 +3497,250 @@
     <w:rsid w:val="004C33C2"/>
     <w:rsid w:val="004D6BAD"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E5DEC"/>
     <w:rsid w:val="004F07BE"/>
     <w:rsid w:val="00500B50"/>
     <w:rsid w:val="00511ED4"/>
     <w:rsid w:val="00514C79"/>
     <w:rsid w:val="00516FA9"/>
     <w:rsid w:val="0053572B"/>
     <w:rsid w:val="00555103"/>
     <w:rsid w:val="0056500B"/>
     <w:rsid w:val="00584365"/>
     <w:rsid w:val="005A1BC2"/>
     <w:rsid w:val="005A1EB3"/>
     <w:rsid w:val="005A307E"/>
     <w:rsid w:val="005B07F9"/>
     <w:rsid w:val="005B3997"/>
     <w:rsid w:val="005B77C1"/>
     <w:rsid w:val="005C0524"/>
     <w:rsid w:val="005E47EB"/>
     <w:rsid w:val="005F54A4"/>
     <w:rsid w:val="0060382C"/>
     <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="00617DDA"/>
-    <w:rsid w:val="00650E47"/>
     <w:rsid w:val="0065149C"/>
     <w:rsid w:val="0067664F"/>
     <w:rsid w:val="00696FEC"/>
     <w:rsid w:val="006A495C"/>
     <w:rsid w:val="006B19CE"/>
     <w:rsid w:val="006B1D95"/>
     <w:rsid w:val="006B436A"/>
     <w:rsid w:val="006B483A"/>
     <w:rsid w:val="006D2601"/>
     <w:rsid w:val="006D5126"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E30B4"/>
     <w:rsid w:val="006E3528"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007249BF"/>
     <w:rsid w:val="00732742"/>
     <w:rsid w:val="007372D8"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="00745B65"/>
     <w:rsid w:val="00751701"/>
     <w:rsid w:val="00757D9E"/>
+    <w:rsid w:val="00762F06"/>
     <w:rsid w:val="007774D7"/>
     <w:rsid w:val="007803E0"/>
     <w:rsid w:val="0078152F"/>
     <w:rsid w:val="00794C88"/>
     <w:rsid w:val="007B2C97"/>
     <w:rsid w:val="007C2FEB"/>
     <w:rsid w:val="007E2424"/>
     <w:rsid w:val="00812D6E"/>
     <w:rsid w:val="008147BA"/>
     <w:rsid w:val="00822E65"/>
     <w:rsid w:val="00823A73"/>
     <w:rsid w:val="00825A5A"/>
     <w:rsid w:val="0082722F"/>
     <w:rsid w:val="00830E8C"/>
     <w:rsid w:val="00832DF3"/>
     <w:rsid w:val="008334FB"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="008431B7"/>
     <w:rsid w:val="00852B73"/>
     <w:rsid w:val="00873C1F"/>
     <w:rsid w:val="00876146"/>
     <w:rsid w:val="00884CC8"/>
     <w:rsid w:val="008A047D"/>
     <w:rsid w:val="008A1D66"/>
     <w:rsid w:val="008B0F14"/>
     <w:rsid w:val="008C27E2"/>
     <w:rsid w:val="008E0CCD"/>
     <w:rsid w:val="008E4392"/>
     <w:rsid w:val="0090565E"/>
     <w:rsid w:val="00910B90"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="00915B2C"/>
     <w:rsid w:val="00920378"/>
     <w:rsid w:val="00926C3D"/>
     <w:rsid w:val="009352C2"/>
     <w:rsid w:val="009412BA"/>
     <w:rsid w:val="009509EB"/>
     <w:rsid w:val="009511D7"/>
+    <w:rsid w:val="00953E9D"/>
     <w:rsid w:val="009547B0"/>
     <w:rsid w:val="009A03AF"/>
     <w:rsid w:val="009A0B6A"/>
     <w:rsid w:val="009B3BC2"/>
     <w:rsid w:val="009C331C"/>
     <w:rsid w:val="009D5761"/>
     <w:rsid w:val="009E75FA"/>
     <w:rsid w:val="009F0189"/>
     <w:rsid w:val="009F032E"/>
+    <w:rsid w:val="009F2617"/>
     <w:rsid w:val="009F2808"/>
     <w:rsid w:val="00A00FA3"/>
     <w:rsid w:val="00A07CC0"/>
     <w:rsid w:val="00A126C6"/>
     <w:rsid w:val="00A14CE4"/>
     <w:rsid w:val="00A23DA0"/>
     <w:rsid w:val="00A3062E"/>
     <w:rsid w:val="00A33F44"/>
     <w:rsid w:val="00A50476"/>
     <w:rsid w:val="00A670E3"/>
     <w:rsid w:val="00A87485"/>
     <w:rsid w:val="00AA2F9E"/>
     <w:rsid w:val="00AD63A8"/>
     <w:rsid w:val="00AD6BAF"/>
     <w:rsid w:val="00AF3A8F"/>
     <w:rsid w:val="00AF4002"/>
     <w:rsid w:val="00AF5A6C"/>
     <w:rsid w:val="00B032F5"/>
     <w:rsid w:val="00B134A2"/>
     <w:rsid w:val="00B22D34"/>
     <w:rsid w:val="00B30532"/>
     <w:rsid w:val="00B30693"/>
     <w:rsid w:val="00B33775"/>
     <w:rsid w:val="00B339CD"/>
     <w:rsid w:val="00B361A3"/>
+    <w:rsid w:val="00B36E45"/>
     <w:rsid w:val="00B4014E"/>
     <w:rsid w:val="00B7424C"/>
     <w:rsid w:val="00B839CF"/>
     <w:rsid w:val="00B870FF"/>
+    <w:rsid w:val="00BB2315"/>
     <w:rsid w:val="00BB537B"/>
     <w:rsid w:val="00BB5E50"/>
     <w:rsid w:val="00BC5A07"/>
     <w:rsid w:val="00BD1386"/>
     <w:rsid w:val="00BD75C5"/>
     <w:rsid w:val="00BE7ED3"/>
     <w:rsid w:val="00C02702"/>
     <w:rsid w:val="00C03B1E"/>
     <w:rsid w:val="00C10F3E"/>
     <w:rsid w:val="00C417F2"/>
     <w:rsid w:val="00C42C17"/>
     <w:rsid w:val="00C65FF8"/>
     <w:rsid w:val="00C75B05"/>
     <w:rsid w:val="00C80F19"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C91437"/>
     <w:rsid w:val="00CA2B70"/>
     <w:rsid w:val="00CA4AA6"/>
     <w:rsid w:val="00CB723D"/>
     <w:rsid w:val="00CC2408"/>
+    <w:rsid w:val="00CD1F35"/>
     <w:rsid w:val="00CE6F7F"/>
+    <w:rsid w:val="00CE7866"/>
     <w:rsid w:val="00D01649"/>
     <w:rsid w:val="00D252BF"/>
     <w:rsid w:val="00D2733B"/>
     <w:rsid w:val="00D30F24"/>
     <w:rsid w:val="00D328F7"/>
     <w:rsid w:val="00D362BB"/>
     <w:rsid w:val="00D5092E"/>
     <w:rsid w:val="00D524F5"/>
     <w:rsid w:val="00D633BE"/>
     <w:rsid w:val="00D64077"/>
     <w:rsid w:val="00D6574B"/>
     <w:rsid w:val="00D90512"/>
     <w:rsid w:val="00DA6F93"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DD535B"/>
     <w:rsid w:val="00DE6103"/>
     <w:rsid w:val="00E12C5B"/>
     <w:rsid w:val="00E13484"/>
     <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E318CD"/>
     <w:rsid w:val="00E4619D"/>
+    <w:rsid w:val="00E51098"/>
     <w:rsid w:val="00E61161"/>
     <w:rsid w:val="00E6709A"/>
     <w:rsid w:val="00E8112C"/>
     <w:rsid w:val="00E83538"/>
     <w:rsid w:val="00E93DA7"/>
     <w:rsid w:val="00EA030E"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EC2DFA"/>
     <w:rsid w:val="00EF0E67"/>
+    <w:rsid w:val="00EF1DF2"/>
     <w:rsid w:val="00F10CE4"/>
     <w:rsid w:val="00F15801"/>
     <w:rsid w:val="00F26095"/>
     <w:rsid w:val="00F32EF2"/>
     <w:rsid w:val="00F340BE"/>
     <w:rsid w:val="00F43F1B"/>
     <w:rsid w:val="00F474DE"/>
     <w:rsid w:val="00F52D60"/>
     <w:rsid w:val="00F55284"/>
     <w:rsid w:val="00F57A20"/>
     <w:rsid w:val="00F65FA9"/>
+    <w:rsid w:val="00F716B4"/>
     <w:rsid w:val="00FB3724"/>
     <w:rsid w:val="00FB382E"/>
     <w:rsid w:val="00FB5532"/>
     <w:rsid w:val="00FC610A"/>
     <w:rsid w:val="00FD48BC"/>
     <w:rsid w:val="00FF0519"/>
+    <w:rsid w:val="00FF1C9C"/>
     <w:rsid w:val="00FF3666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B2B57CC"/>
   <w15:docId w15:val="{D79069A6-4896-4246-811E-373467B16736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4504,51 +4246,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C86022"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4809,231 +4551,162 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...6 lines deleted...]
-    <Doc_x0020_Type xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
+    <Description0 xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">false</Send_x0020_to_x0020_EPG>
+    <Who xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A106979A040B51458CC61820F589D601" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3429e7d0d4b1013d67d40caa0c3ff837">
-[...3 lines deleted...]
-    <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8FEFAC1029346478BA62336F3226A1E" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7ede1b0583ed87b90808977c8c9cd74">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="0ada2d14-b455-4b58-8da1-5536f6aadc75" xmlns:ns4="ad9d4930-8371-4964-a992-add2aee42fd9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6b3f269265257df952de861f0a3020" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:import namespace="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
+    <xsd:import namespace="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
-[...17 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
+                <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
+                <xsd:element ref="ns3:Who" minOccurs="0"/>
+                <xsd:element ref="ns3:Description0" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_DCDateCreated" ma:index="8" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ada2d14-b455-4b58-8da1-5536f6aadc75" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
+    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="9" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG0">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...74 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="Who" ma:index="10" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="Description0" ma:index="11" nillable="true" ma:displayName="Description" ma:internalName="Description00">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ef3e23f2-cd50-4b71-8821-3b9e8ac01315}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8cd12a9-992c-44be-890c-b39a35887eb2">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad9d4930-8371-4964-a992-add2aee42fd9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
@@ -5095,175 +4768,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="69404514-ed04-40ee-9265-2042a527f996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB96C29-6DDD-4A1F-B083-25ACED158DB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9656FBC-707B-4CED-9A75-E39AA522A993}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
+    <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>657</Words>
-  <Characters>4390</Characters>
+  <Characters>4389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
   <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specials Listings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4924</CharactersWithSpaces>
+  <CharactersWithSpaces>4923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specials Listings</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-2057209474</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
+    <vt:lpwstr>0x010100A8FEFAC1029346478BA62336F3226A1E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Folder_Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Folder_Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="/Folder_Name/">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="/Folder_Description/">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Version">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_VersionSeq">
     <vt:lpwstr/>
   </property>
@@ -5323,30 +4973,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_Updater">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_UpdaterDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_UpdateDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Size">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Storage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_StorageDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Department">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_DepartmentDesc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>