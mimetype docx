--- v5 (2026-07-24)
+++ v6 (2026-09-03)
@@ -1,109 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="379C0820" w14:textId="167C46DA" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>BSP Listing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F07FAD" w14:textId="5910060F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>(Note:  All BSPs and MSPs to be listed under job special provisions.)</w:t>
+        <w:t>(Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:  All</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> BSPs and MSPs to be listed under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>job special</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> provisions.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605EF7B2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36515E94" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8"/>
     <w:p w14:paraId="6AA6115B" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 102  Bidding Requirements and Conditions</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>102  Bidding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF4B5BC" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:r>
         <w:t>Add Alternate Sections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69ECD9CA" w14:textId="3A5A2F7D" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>JSP-12-03A</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ob </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
@@ -158,114 +199,140 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="545BBD21" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 104  Scope of Work</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>104  Scope</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7379C5" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Alternate Structures</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (4/4/08)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F137228" w14:textId="7EC7C577" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="0F137228" w14:textId="3458126E" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Construction Req</w:t>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:t>uirements</w:t>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA6F93">
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="0078152F">
-        <w:t>11/13/24</w:t>
+        <w:t>/13/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780F181C" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Design of Pre-Engineered Structures for Grade Separations</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (2/29/08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761CD11F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
@@ -356,105 +423,145 @@
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D01B74" w14:textId="77777777" w:rsidR="0067664F" w:rsidRDefault="0067664F" w:rsidP="00F340BE">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675FCE2A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 105  Control of Work</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>105  Control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61751B2A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Cooperation Between Contractors</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A00867" w14:textId="2ADDFB98" w:rsidR="005A1BC2" w:rsidRDefault="005A1BC2"/>
     <w:p w14:paraId="2109AECB" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="0E04A31C" w14:textId="15A57597" w:rsidR="00B7424C" w:rsidRDefault="00B7424C" w:rsidP="00B7424C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec 206  </w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">206  </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Excavation for Structures</w:t>
+        <w:t>Excavation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF0519">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Structures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F21FCB" w14:textId="341AB3C0" w:rsidR="00B7424C" w:rsidRDefault="00B7424C" w:rsidP="00B7424C">
       <w:r>
         <w:t xml:space="preserve">Dewatering </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -485,51 +592,71 @@
       <w:r w:rsidR="00E13484">
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBA988B" w14:textId="1DEBE9DE" w:rsidR="00B7424C" w:rsidRDefault="00B7424C"/>
     <w:p w14:paraId="7E77AC1B" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="7A7AF89D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 216  Removals for Bridge Structures</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>216  Removals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Bridge Structures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA0A36F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Major Bridge Removal Specials</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (3/1/04)</w:t>
       </w:r>
@@ -620,52 +747,63 @@
       <w:r w:rsidR="00A33F44">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7223475D" w14:textId="50128C6E" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="72A24547" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="128570D6" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 501  Concrete</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>501  Concrete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="69EA3CEF" w14:textId="77777777" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:r>
         <w:t>Rapid Set Concrete Patching Material – Horizontal Repairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A308A38" w14:textId="531A17F8" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>JSP-02-1</w:t>
       </w:r>
       <w:r w:rsidR="008C27E2">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ob </w:t>
@@ -764,95 +902,126 @@
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410AF3D9" w14:textId="5648B585" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="3E688B8E" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="292B5974" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144803135"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 505  Bridge Deck Concrete Wearing Surface</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>505  Bridge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deck Concrete Wearing Surface</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="29F05E6A" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Surface Sealing Low Slump Concrete</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAC5C9C" w14:textId="4BBE9110" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="68D001C7" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="09572994" w14:textId="1AF505E8" w:rsidR="00C91437" w:rsidRDefault="00C91437" w:rsidP="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 607  Fencing</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>607  Fencing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="30FAC34E" w14:textId="1DD06187" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Decorative Pedestrian Fence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -931,51 +1100,71 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E69A9D0" w14:textId="51071E61" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 622  Pavement and Bridge Surface Removal and Texturing</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>622  Pavement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Bridge Surface Removal and Texturing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A43B93" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Slurry and Residue Produced During Surface Treatment of PCCP and Bridge Decks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658E33EB" w14:textId="221FCAF7" w:rsidR="00381411" w:rsidRDefault="005A1BC2">
       <w:r>
         <w:tab/>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:t>SP-06-05</w:t>
       </w:r>
       <w:r w:rsidR="008C27E2">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:tab/>
         <w:t xml:space="preserve">(See MoDOT internet </w:t>
       </w:r>
       <w:r w:rsidR="00405A2D">
         <w:t>J</w:t>
       </w:r>
@@ -1018,51 +1207,71 @@
       <w:r w:rsidR="008C27E2">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00737BE8">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20369B24" w14:textId="20F66B7C" w:rsidR="00835365" w:rsidRDefault="00835365" w:rsidP="00835365">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk30071825"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sec 623  Polymer Products</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>623  Polymer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EA8885" w14:textId="43D9005D" w:rsidR="00835365" w:rsidRDefault="00835365" w:rsidP="00835365">
       <w:r>
         <w:t>Epoxy Urethane Polymer Wearing Surface</w:t>
       </w:r>
       <w:r w:rsidR="00051DDC">
         <w:t xml:space="preserve"> with Healer/Sealer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (10/29/20)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AC4B1A" w14:textId="56CA27B8" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437" w:rsidP="003833C4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1081,51 +1290,71 @@
     <w:p w14:paraId="6418F8E2" w14:textId="33B6461B" w:rsidR="003833C4" w:rsidRDefault="00835365" w:rsidP="003833C4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="003833C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ec 627  Contractor Surveying and Staking</w:t>
+        <w:t xml:space="preserve">ec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003833C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>627  Contractor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003833C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surveying and Staking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D10D02B" w14:textId="63CB76B5" w:rsidR="003833C4" w:rsidRDefault="003833C4" w:rsidP="003833C4">
       <w:r>
         <w:t>Deflection and Haunching</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1168,51 +1397,71 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462EFBC5" w14:textId="079CE957" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 702  Load Bearing Pile</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>702  Load</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bearing Pile</w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137D83EB" w14:textId="43FB76A6" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Dynamic Pile Testing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1304,51 +1553,71 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (1/4/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DE673F" w14:textId="3880CE19" w:rsidR="009509EB" w:rsidRDefault="009509EB" w:rsidP="009509EB"/>
     <w:p w14:paraId="406F6C60" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519" w:rsidP="009509EB"/>
     <w:p w14:paraId="2F2BA1F2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRPr="009509EB" w:rsidRDefault="00737BE8" w:rsidP="009509EB">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 703  Concrete Masonry Construction</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>703  Concrete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Masonry Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2594652A" w14:textId="32BADB8D" w:rsidR="00B33775" w:rsidRDefault="00B33775">
       <w:r>
         <w:t>Bridge Slab (With Transparent Forms)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (8/20/25)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F09463" w14:textId="2860D33C" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
@@ -1360,70 +1629,75 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23795AC8" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:t>Cold Weather Concreting</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Cold </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Weather Concreting</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5CC247" w14:textId="08561341" w:rsidR="007774D7" w:rsidRDefault="007774D7">
       <w:r>
         <w:t>Diamond Grinding</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1511,51 +1785,71 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFACA18" w14:textId="0CD3D26A" w:rsidR="00EC2DFA" w:rsidRDefault="00EC2DFA"/>
     <w:p w14:paraId="353BEBD3" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="7627F42D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 704  Concrete Masonry Repair</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>704  Concrete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Masonry Repair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C28C992" w14:textId="41AE337D" w:rsidR="00D362BB" w:rsidRDefault="00D362BB" w:rsidP="005B3997">
       <w:r>
         <w:t>Concrete Crack Filler</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1802,51 +2096,71 @@
       <w:r w:rsidR="00D252BF">
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35924E47" w14:textId="56D2C3C9" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="6EADD075" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="48D1D02F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 705  Prestressed Concrete Members for Bridges</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>705  Prestressed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concrete Members for Bridges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342C8579" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Post-Tensioned Concrete I-Girders</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
@@ -1943,51 +2257,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F2BB87A" w14:textId="77777777" w:rsidR="007774D7" w:rsidRPr="007774D7" w:rsidRDefault="007774D7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A4753B" w14:textId="357FB411" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 711  Protective Coatings for Exposed Concrete Surfaces</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>711  Protective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coatings for Exposed Concrete Surfaces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1532429C" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dampproofing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -2110,77 +2444,97 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (10/30/08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7268E17C" w14:textId="663DAB55" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="66E2C4B4" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="3C9F52A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 712  Structural Steel Construction</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>712  Structural</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Steel Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C57294" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Cleaning, Lubricating and Coating Exi</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:t>sting Bearings</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
         <w:t>Revised (5/29/12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C967DD" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Coating Galvanized Slab Drains</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (10/25/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A269CB" w14:textId="1F4F14FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>D</w:t>
@@ -2231,75 +2585,87 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
       <w:r w:rsidR="002E2E6B">
         <w:t>12/3/25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDDD145" w14:textId="6A917E7E" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="2CDDD145" w14:textId="5870A187" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Existing Diaphragm Con</w:t>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:t>nection to Flange</w:t>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="00AD63A8">
-        <w:t>3/30/20</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD63A8">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B20D45" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Grouting Short Column Jackets</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2326,78 +2692,96 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B3BC2">
         <w:t>Revised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009B3BC2">
         <w:t>6/11/25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3FBAA" w14:textId="0E01D2A7" w:rsidR="006D5126" w:rsidRDefault="006D5126" w:rsidP="006D5126">
+    <w:p w14:paraId="4DB3FBAA" w14:textId="06D1A011" w:rsidR="006D5126" w:rsidRDefault="006D5126" w:rsidP="006D5126">
       <w:r>
         <w:t>Hinge Modification</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Revised (2/3/14)</w:t>
+        <w:t>Revised (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCA7C4E" w14:textId="6D65E153" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Non-Destructiv</w:t>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:t>e Testing</w:t>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF4002">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF4002">
@@ -2503,105 +2887,120 @@
         <w:t>Steel Grid Floor (Half Concrete Filled)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
       <w:r w:rsidR="002E2E6B">
         <w:t>12/3/25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482F4482" w14:textId="4F0EB0FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="482F4482" w14:textId="27E1EBE2" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t xml:space="preserve">Strengthening Existing </w:t>
       </w:r>
       <w:r w:rsidR="00B4014E">
         <w:t>Beam</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="0037359B">
-        <w:t>5/1/25</w:t>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0037359B">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58640C36" w14:textId="25B21291" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="58640C36" w14:textId="54A5A76C" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Structural Steel Protective Coating Require</w:t>
       </w:r>
       <w:r w:rsidR="000E46D3">
         <w:t>ments (used w/ no new plans)</w:t>
       </w:r>
       <w:r w:rsidR="000E46D3">
         <w:tab/>
         <w:t>Revised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="0060382C">
-        <w:t>1</w:t>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0078152F">
-        <w:t>1/13/24</w:t>
+        <w:t>/13/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77BAB">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11355D6B" w14:textId="4FF5B5D7" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Structural Steel Requirements</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2617,51 +3016,71 @@
       <w:r w:rsidR="00822E65">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BED974" w14:textId="24A10BA7" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="5148CC79" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="62A8E213" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 716  Neoprene Bearings</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>716  Neoprene</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bearings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F5CFD1" w14:textId="6F5DC9D4" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>POT Bearing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2689,61 +3108,72 @@
       <w:r w:rsidR="002C6CC2">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B038993" w14:textId="70D930BF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="572FF3B7" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="21C183A0" w14:textId="3DE553FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec 717  </w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">717  </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Flexible</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joint Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E365F2" w14:textId="7A9F4E8F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Modular Expansion Joint System</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -2763,51 +3193,71 @@
       <w:r w:rsidR="001D26C5">
         <w:t>10/2/20</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42372D22" w14:textId="65A595B6" w:rsidR="005A1BC2" w:rsidRDefault="005A1BC2"/>
     <w:p w14:paraId="1C6D45FB" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="59CB4CD6" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 718  Temporary Bridge</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>718  Temporary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bridge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674FA5A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Superstructure Furnished by the Contractor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (3/1/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCA24E9" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519" w:rsidP="00496649">
       <w:pPr>
@@ -2826,51 +3276,71 @@
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="3765"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AB44A9" w14:textId="24E04734" w:rsidR="00794C88" w:rsidRDefault="00794C88" w:rsidP="00794C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec 720  Mechanically Stabilized Earth Wall Systems </w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>720  Mechanically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stabilized Earth Wall Systems </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A75EF65" w14:textId="53033CEE" w:rsidR="00794C88" w:rsidRDefault="00794C88" w:rsidP="00794C88">
       <w:r>
         <w:t>Pipe Pile Spacers</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2930,51 +3400,71 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FFEAF8" w14:textId="2F84B427" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sec 727  Structural Plate Pipe and </w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>727  Structural</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plate Pipe and </w:t>
       </w:r>
       <w:r w:rsidR="00FF0519">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Structural Plate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pipe-Arch Culverts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE60D21" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Pre-Engineered Structural Plate Structures</w:t>
       </w:r>
       <w:r>
@@ -2990,149 +3480,194 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (1/3/08)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A926715" w14:textId="21F6E5F9" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="17E14785" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="29E924BC" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 733  Precast Concrete Box Culverts</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>733  Precast</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concrete Box Culverts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7033133D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t xml:space="preserve">Pre-Engineered </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Precast Concrete Structures</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (10/30/07)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360EDB90" w14:textId="3881666D" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="57432469" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="730A0371" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392" w:rsidP="008E4392">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Sec 1081  Coating of Structural Steel</w:t>
+        <w:t xml:space="preserve">Sec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1081  Coating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Structural Steel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623307FA" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392" w:rsidP="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Overcoating of Structural Steel (System G)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001A13FA">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (6/9/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5DA76" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4392" w:rsidSect="000B318F">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FEB975C" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
+    <w:p w14:paraId="4C17B7BC" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734D4C44" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
+    <w:p w14:paraId="5CE1277E" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3144,129 +3679,176 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70F85D7B" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11CE9A44" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E1AEE83" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7A520D" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
+    <w:p w14:paraId="10B00C86" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51FA1D00" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
+    <w:p w14:paraId="5DD1A0E5" w14:textId="77777777" w:rsidR="009D6572" w:rsidRDefault="009D6572">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="269DAA09" w14:textId="07F25065" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
+  <w:p w14:paraId="7E49F501" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="269DAA09" w14:textId="67A991D3" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">BRIDGE </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">SPECIAL PROVISIONS </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>LISTING</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="003C26D9">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00207CAE">
+    <w:r w:rsidR="00C77BAB">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="001D4482">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>/6</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00C77BAB">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>13</w:t>
     </w:r>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00794C88">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
@@ -3366,67 +3948,298 @@
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0990F20A" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="18A22A26" w14:textId="6A235E04" w:rsidR="007B2C97" w:rsidRPr="00D328F7" w:rsidRDefault="002948CC" w:rsidP="007774D7">
+    <w:pPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>S</w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ee</w:t>
+    </w:r>
+    <w:r w:rsidR="007774D7" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>T:\br-proj</w:t>
+    </w:r>
+    <w:r w:rsidR="00920378" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>\A_</w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Review_Section\BSPs\00</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>0_Bridge</w:t>
+    </w:r>
+    <w:r w:rsidR="007774D7" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Special</w:t>
+    </w:r>
+    <w:r w:rsidR="007774D7" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Provisions</w:t>
+    </w:r>
+    <w:r w:rsidR="007774D7" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Listing.doc</w:t>
+    </w:r>
+    <w:r w:rsidR="007774D7" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">for </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF0519" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>c</w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">urrent </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF0519" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="007B2C97" w:rsidRPr="00D328F7">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ersion.</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="2037B658" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="451C3DBC" w14:textId="77777777" w:rsidR="00D01CE0" w:rsidRDefault="00D01CE0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B483A"/>
     <w:rsid w:val="000022D8"/>
@@ -3459,266 +4272,263 @@
     <w:rsid w:val="00254C47"/>
     <w:rsid w:val="00254DE3"/>
     <w:rsid w:val="0026620C"/>
     <w:rsid w:val="00284C73"/>
     <w:rsid w:val="002948CC"/>
     <w:rsid w:val="002A4EEB"/>
     <w:rsid w:val="002B3FAA"/>
     <w:rsid w:val="002C69C1"/>
     <w:rsid w:val="002C6CC2"/>
     <w:rsid w:val="002C73B0"/>
     <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E7C39"/>
     <w:rsid w:val="00314D3D"/>
     <w:rsid w:val="003178F5"/>
     <w:rsid w:val="003272C4"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="0033389F"/>
     <w:rsid w:val="0037341D"/>
     <w:rsid w:val="0037359B"/>
     <w:rsid w:val="0037516A"/>
     <w:rsid w:val="00381411"/>
     <w:rsid w:val="003833C4"/>
     <w:rsid w:val="003A2BF2"/>
     <w:rsid w:val="003B6E33"/>
     <w:rsid w:val="003C26D9"/>
+    <w:rsid w:val="003D44CA"/>
     <w:rsid w:val="003E2B58"/>
     <w:rsid w:val="003E2B9A"/>
     <w:rsid w:val="00405A2D"/>
     <w:rsid w:val="004142AA"/>
     <w:rsid w:val="00433887"/>
     <w:rsid w:val="00444733"/>
     <w:rsid w:val="004624D1"/>
     <w:rsid w:val="004778BC"/>
     <w:rsid w:val="00485184"/>
     <w:rsid w:val="00495A62"/>
     <w:rsid w:val="00496649"/>
     <w:rsid w:val="004B04FE"/>
     <w:rsid w:val="004B764B"/>
     <w:rsid w:val="004C33C2"/>
     <w:rsid w:val="004D6BAD"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E5DEC"/>
     <w:rsid w:val="004F07BE"/>
     <w:rsid w:val="00500B50"/>
     <w:rsid w:val="00511ED4"/>
     <w:rsid w:val="00514C79"/>
     <w:rsid w:val="00516FA9"/>
     <w:rsid w:val="0053572B"/>
     <w:rsid w:val="00555103"/>
     <w:rsid w:val="0056500B"/>
     <w:rsid w:val="00584365"/>
     <w:rsid w:val="005A1BC2"/>
     <w:rsid w:val="005A1EB3"/>
     <w:rsid w:val="005A307E"/>
     <w:rsid w:val="005B07F9"/>
+    <w:rsid w:val="005B0A1E"/>
     <w:rsid w:val="005B3997"/>
     <w:rsid w:val="005B77C1"/>
     <w:rsid w:val="005C0524"/>
     <w:rsid w:val="005E47EB"/>
     <w:rsid w:val="005F54A4"/>
     <w:rsid w:val="0060382C"/>
     <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="00617DDA"/>
     <w:rsid w:val="0065149C"/>
     <w:rsid w:val="0067664F"/>
     <w:rsid w:val="00696FEC"/>
     <w:rsid w:val="006A495C"/>
     <w:rsid w:val="006B19CE"/>
     <w:rsid w:val="006B1D95"/>
     <w:rsid w:val="006B436A"/>
     <w:rsid w:val="006B483A"/>
     <w:rsid w:val="006D2601"/>
     <w:rsid w:val="006D5126"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E30B4"/>
     <w:rsid w:val="006E3528"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007249BF"/>
     <w:rsid w:val="00732742"/>
     <w:rsid w:val="007372D8"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="00745B65"/>
     <w:rsid w:val="00751701"/>
     <w:rsid w:val="00757D9E"/>
-    <w:rsid w:val="00762F06"/>
     <w:rsid w:val="007774D7"/>
     <w:rsid w:val="007803E0"/>
     <w:rsid w:val="0078152F"/>
     <w:rsid w:val="00794C88"/>
     <w:rsid w:val="007B2C97"/>
     <w:rsid w:val="007C2FEB"/>
     <w:rsid w:val="007E2424"/>
     <w:rsid w:val="00812D6E"/>
     <w:rsid w:val="008147BA"/>
     <w:rsid w:val="00822E65"/>
     <w:rsid w:val="00823A73"/>
     <w:rsid w:val="00825A5A"/>
     <w:rsid w:val="0082722F"/>
     <w:rsid w:val="00830E8C"/>
     <w:rsid w:val="00832DF3"/>
     <w:rsid w:val="008334FB"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="008431B7"/>
     <w:rsid w:val="00852B73"/>
     <w:rsid w:val="00873C1F"/>
     <w:rsid w:val="00876146"/>
     <w:rsid w:val="00884CC8"/>
     <w:rsid w:val="008A047D"/>
     <w:rsid w:val="008A1D66"/>
     <w:rsid w:val="008B0F14"/>
     <w:rsid w:val="008C27E2"/>
     <w:rsid w:val="008E0CCD"/>
     <w:rsid w:val="008E4392"/>
     <w:rsid w:val="0090565E"/>
     <w:rsid w:val="00910B90"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="00915B2C"/>
     <w:rsid w:val="00920378"/>
     <w:rsid w:val="00926C3D"/>
     <w:rsid w:val="009352C2"/>
     <w:rsid w:val="009412BA"/>
     <w:rsid w:val="009509EB"/>
     <w:rsid w:val="009511D7"/>
     <w:rsid w:val="00953E9D"/>
     <w:rsid w:val="009547B0"/>
     <w:rsid w:val="009A03AF"/>
     <w:rsid w:val="009A0B6A"/>
     <w:rsid w:val="009B3BC2"/>
     <w:rsid w:val="009C331C"/>
     <w:rsid w:val="009D5761"/>
+    <w:rsid w:val="009D6572"/>
     <w:rsid w:val="009E75FA"/>
     <w:rsid w:val="009F0189"/>
     <w:rsid w:val="009F032E"/>
-    <w:rsid w:val="009F2617"/>
     <w:rsid w:val="009F2808"/>
     <w:rsid w:val="00A00FA3"/>
     <w:rsid w:val="00A07CC0"/>
     <w:rsid w:val="00A126C6"/>
     <w:rsid w:val="00A14CE4"/>
     <w:rsid w:val="00A23DA0"/>
     <w:rsid w:val="00A3062E"/>
     <w:rsid w:val="00A33F44"/>
     <w:rsid w:val="00A50476"/>
     <w:rsid w:val="00A670E3"/>
     <w:rsid w:val="00A87485"/>
     <w:rsid w:val="00AA2F9E"/>
     <w:rsid w:val="00AD63A8"/>
     <w:rsid w:val="00AD6BAF"/>
     <w:rsid w:val="00AF3A8F"/>
     <w:rsid w:val="00AF4002"/>
     <w:rsid w:val="00AF5A6C"/>
     <w:rsid w:val="00B032F5"/>
     <w:rsid w:val="00B134A2"/>
     <w:rsid w:val="00B22D34"/>
     <w:rsid w:val="00B30532"/>
     <w:rsid w:val="00B30693"/>
     <w:rsid w:val="00B33775"/>
     <w:rsid w:val="00B339CD"/>
     <w:rsid w:val="00B361A3"/>
     <w:rsid w:val="00B36E45"/>
     <w:rsid w:val="00B4014E"/>
     <w:rsid w:val="00B7424C"/>
     <w:rsid w:val="00B839CF"/>
     <w:rsid w:val="00B870FF"/>
-    <w:rsid w:val="00BB2315"/>
     <w:rsid w:val="00BB537B"/>
     <w:rsid w:val="00BB5E50"/>
     <w:rsid w:val="00BC5A07"/>
     <w:rsid w:val="00BD1386"/>
     <w:rsid w:val="00BD75C5"/>
     <w:rsid w:val="00BE7ED3"/>
     <w:rsid w:val="00C02702"/>
     <w:rsid w:val="00C03B1E"/>
     <w:rsid w:val="00C10F3E"/>
     <w:rsid w:val="00C417F2"/>
     <w:rsid w:val="00C42C17"/>
     <w:rsid w:val="00C65FF8"/>
     <w:rsid w:val="00C75B05"/>
+    <w:rsid w:val="00C77BAB"/>
     <w:rsid w:val="00C80F19"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C91437"/>
     <w:rsid w:val="00CA2B70"/>
     <w:rsid w:val="00CA4AA6"/>
     <w:rsid w:val="00CB723D"/>
     <w:rsid w:val="00CC2408"/>
-    <w:rsid w:val="00CD1F35"/>
     <w:rsid w:val="00CE6F7F"/>
-    <w:rsid w:val="00CE7866"/>
+    <w:rsid w:val="00CF3241"/>
     <w:rsid w:val="00D01649"/>
+    <w:rsid w:val="00D01CE0"/>
     <w:rsid w:val="00D252BF"/>
     <w:rsid w:val="00D2733B"/>
     <w:rsid w:val="00D30F24"/>
     <w:rsid w:val="00D328F7"/>
     <w:rsid w:val="00D362BB"/>
     <w:rsid w:val="00D5092E"/>
     <w:rsid w:val="00D524F5"/>
     <w:rsid w:val="00D633BE"/>
     <w:rsid w:val="00D64077"/>
     <w:rsid w:val="00D6574B"/>
     <w:rsid w:val="00D90512"/>
     <w:rsid w:val="00DA6F93"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DD535B"/>
     <w:rsid w:val="00DE6103"/>
     <w:rsid w:val="00E12C5B"/>
     <w:rsid w:val="00E13484"/>
     <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E318CD"/>
     <w:rsid w:val="00E4619D"/>
-    <w:rsid w:val="00E51098"/>
     <w:rsid w:val="00E61161"/>
     <w:rsid w:val="00E6709A"/>
     <w:rsid w:val="00E8112C"/>
     <w:rsid w:val="00E83538"/>
     <w:rsid w:val="00E93DA7"/>
     <w:rsid w:val="00EA030E"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EC2DFA"/>
     <w:rsid w:val="00EF0E67"/>
-    <w:rsid w:val="00EF1DF2"/>
     <w:rsid w:val="00F10CE4"/>
     <w:rsid w:val="00F15801"/>
     <w:rsid w:val="00F26095"/>
     <w:rsid w:val="00F32EF2"/>
     <w:rsid w:val="00F340BE"/>
     <w:rsid w:val="00F43F1B"/>
     <w:rsid w:val="00F474DE"/>
     <w:rsid w:val="00F52D60"/>
     <w:rsid w:val="00F55284"/>
     <w:rsid w:val="00F57A20"/>
     <w:rsid w:val="00F65FA9"/>
-    <w:rsid w:val="00F716B4"/>
     <w:rsid w:val="00FB3724"/>
     <w:rsid w:val="00FB382E"/>
     <w:rsid w:val="00FB5532"/>
     <w:rsid w:val="00FC610A"/>
     <w:rsid w:val="00FD48BC"/>
     <w:rsid w:val="00FF0519"/>
-    <w:rsid w:val="00FF1C9C"/>
     <w:rsid w:val="00FF3666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4242,55 +5052,57 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C86022"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4549,80 +5361,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8FEFAC1029346478BA62336F3226A1E" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7ede1b0583ed87b90808977c8c9cd74">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="0ada2d14-b455-4b58-8da1-5536f6aadc75" xmlns:ns4="ad9d4930-8371-4964-a992-add2aee42fd9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6b3f269265257df952de861f0a3020" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <xsd:import namespace="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
                 <xsd:element ref="ns3:Who" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4768,93 +5550,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Description0 xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">false</Send_x0020_to_x0020_EPG>
+    <Who xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9656FBC-707B-4CED-9A75-E39AA522A993}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>657</Words>
   <Characters>4389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
   <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>