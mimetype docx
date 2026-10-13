--- v1 (2025-11-27)
+++ v2 (2026-10-13)
@@ -93,83 +93,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B06341">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>angles</w:t>
       </w:r>
       <w:r w:rsidRPr="00970EC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA3E338" w14:textId="77777777" w:rsidR="00970EC6" w:rsidRDefault="00970EC6" w:rsidP="00E77B29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153F62C6" w14:textId="577707BA" w:rsidR="00E77B29" w:rsidRDefault="00E45FFB" w:rsidP="00E77B29">
+    <w:p w14:paraId="153F62C6" w14:textId="336EAE60" w:rsidR="00E77B29" w:rsidRDefault="00E45FFB" w:rsidP="00E77B29">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C0596">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> DECORATIVE PEDESTRIAN FENCE</w:t>
       </w:r>
       <w:r w:rsidR="00190F08" w:rsidRPr="00AB5111">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5111" w:rsidRPr="00AB5111">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009322C1">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00970EC6">
-        <w:t>11/</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2FCD">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00970EC6">
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00B06341">
-        <w:t>17</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00970EC6">
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00B06341">
-        <w:t>5</w:t>
+      <w:r w:rsidR="005F2FCD">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009322C1">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00AB5111" w:rsidRPr="00AB5111">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153F62C7" w14:textId="77777777" w:rsidR="00E77B29" w:rsidRDefault="00E77B29" w:rsidP="00E77B29"/>
     <w:p w14:paraId="153F62CD" w14:textId="2DE7C2BE" w:rsidR="00E97987" w:rsidRPr="002C3B9C" w:rsidRDefault="00E77B29" w:rsidP="00486D09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.0  Description.  </w:t>
       </w:r>
       <w:r w:rsidR="003C4BF6">
         <w:rPr>
@@ -1114,51 +1120,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E97987" w:rsidRPr="002415D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are not acceptable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153F62F6" w14:textId="77777777" w:rsidR="00E97987" w:rsidRDefault="00E97987" w:rsidP="00E97987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153F62F9" w14:textId="37DF9CC6" w:rsidR="00E97987" w:rsidRDefault="003704B2" w:rsidP="00E97987">
+    <w:p w14:paraId="153F62F9" w14:textId="220443B7" w:rsidR="00E97987" w:rsidRDefault="003704B2" w:rsidP="00E97987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="001C2AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -1212,161 +1218,77 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>653 with a minimum zinc coating weight of 0.90 oz/</w:t>
       </w:r>
       <w:r w:rsidR="009322C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sf</w:t>
       </w:r>
       <w:r w:rsidR="00E97987">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, coating designation G-90. </w:t>
       </w:r>
       <w:r w:rsidR="00E45FFB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00123ED8">
-[...6 lines deleted...]
-      <w:r w:rsidR="00123ED8" w:rsidRPr="001217C3">
+      <w:r w:rsidR="005F2FCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2FCD" w:rsidRPr="001217C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00123ED8">
-[...95 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="005F2FCD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">galvanized surface </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2FCD" w:rsidRPr="00EB79A7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall receive two coats of paint in accordance with the product specifications. </w:t>
       </w:r>
       <w:r w:rsidR="000030D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F317F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The color of the f</w:t>
       </w:r>
       <w:r w:rsidR="000E7FEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inish coat shall be </w:t>
       </w:r>
       <w:r w:rsidR="00F317F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1759,51 +1681,50 @@
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="153F6303" w14:textId="2C149B00" w:rsidR="00E97987" w:rsidRPr="00AC213F" w:rsidRDefault="003704B2" w:rsidP="00E97987">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="001C2AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E97987">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Warranty.</w:t>
       </w:r>
       <w:r w:rsidR="00E97987">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -2169,65 +2090,65 @@
     </w:p>
     <w:sectPr w:rsidR="003C76CC" w:rsidSect="00AB5111">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C7EB530" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6" w:rsidP="00E64638">
+    <w:p w14:paraId="6AB2CAF7" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5" w:rsidP="00E64638">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F63E562" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6" w:rsidP="00E64638">
+    <w:p w14:paraId="63A99AFF" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5" w:rsidP="00E64638">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="384271C3" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6"/>
+    <w:p w14:paraId="6F29C581" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2342,65 +2263,65 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="765FDBF7" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6" w:rsidP="00E64638">
+    <w:p w14:paraId="60B839BA" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5" w:rsidP="00E64638">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FBD7AD0" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6" w:rsidP="00E64638">
+    <w:p w14:paraId="0313CA66" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5" w:rsidP="00E64638">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3BB6CDD0" w14:textId="77777777" w:rsidR="005010A6" w:rsidRDefault="005010A6"/>
+    <w:p w14:paraId="5A0E85AE" w14:textId="77777777" w:rsidR="000973E5" w:rsidRDefault="000973E5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BE4B156" w14:textId="77777777" w:rsidR="0025456B" w:rsidRDefault="0025456B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="153F6313" w14:textId="77777777" w:rsidR="00C9521F" w:rsidRDefault="00C9521F" w:rsidP="0018733A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5220"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
@@ -6556,51 +6477,50 @@
   </w:num>
   <w:num w:numId="40" w16cid:durableId="436407060">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1863274838">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Daniel M. Smith">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Daniel.M.Smith@modot.mo.gov::25fa5273-c330-42e3-a985-a27ef7108a1d"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -6608,50 +6528,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E85C21"/>
     <w:rsid w:val="000009DC"/>
     <w:rsid w:val="00000F56"/>
     <w:rsid w:val="000030D7"/>
     <w:rsid w:val="000146D5"/>
     <w:rsid w:val="0002513E"/>
     <w:rsid w:val="000345BB"/>
     <w:rsid w:val="000401B1"/>
     <w:rsid w:val="00042C7D"/>
     <w:rsid w:val="00051322"/>
     <w:rsid w:val="00055C0D"/>
     <w:rsid w:val="00056FB4"/>
     <w:rsid w:val="00060110"/>
     <w:rsid w:val="00090DE5"/>
     <w:rsid w:val="0009493C"/>
     <w:rsid w:val="00096477"/>
+    <w:rsid w:val="000973E5"/>
     <w:rsid w:val="000A01B8"/>
     <w:rsid w:val="000A27B9"/>
     <w:rsid w:val="000B1097"/>
     <w:rsid w:val="000C0596"/>
     <w:rsid w:val="000C22D8"/>
     <w:rsid w:val="000C2CAF"/>
     <w:rsid w:val="000C329E"/>
     <w:rsid w:val="000C487F"/>
     <w:rsid w:val="000D53F9"/>
     <w:rsid w:val="000E43F3"/>
     <w:rsid w:val="000E7FEF"/>
     <w:rsid w:val="000F2E23"/>
     <w:rsid w:val="000F55A6"/>
     <w:rsid w:val="000F6536"/>
     <w:rsid w:val="000F6963"/>
     <w:rsid w:val="000F7BAC"/>
     <w:rsid w:val="001217C3"/>
     <w:rsid w:val="00123ED8"/>
     <w:rsid w:val="0013579F"/>
     <w:rsid w:val="001362D2"/>
     <w:rsid w:val="001435EE"/>
     <w:rsid w:val="00144B85"/>
     <w:rsid w:val="001519B8"/>
     <w:rsid w:val="0016205B"/>
     <w:rsid w:val="00166F4F"/>
@@ -6796,50 +6717,51 @@
     <w:rsid w:val="0053040C"/>
     <w:rsid w:val="0054160C"/>
     <w:rsid w:val="00544FC7"/>
     <w:rsid w:val="00550375"/>
     <w:rsid w:val="00555330"/>
     <w:rsid w:val="005570C2"/>
     <w:rsid w:val="0056440D"/>
     <w:rsid w:val="00570945"/>
     <w:rsid w:val="005721C9"/>
     <w:rsid w:val="00572F58"/>
     <w:rsid w:val="00581C41"/>
     <w:rsid w:val="0058560F"/>
     <w:rsid w:val="00594EFD"/>
     <w:rsid w:val="005952B8"/>
     <w:rsid w:val="00597188"/>
     <w:rsid w:val="00597A8A"/>
     <w:rsid w:val="005A2EB1"/>
     <w:rsid w:val="005A3EEC"/>
     <w:rsid w:val="005C43E3"/>
     <w:rsid w:val="005C5D6C"/>
     <w:rsid w:val="005C6F77"/>
     <w:rsid w:val="005D50B3"/>
     <w:rsid w:val="005E2DAB"/>
     <w:rsid w:val="005E4922"/>
     <w:rsid w:val="005F1CA1"/>
+    <w:rsid w:val="005F2FCD"/>
     <w:rsid w:val="0060052F"/>
     <w:rsid w:val="00602F2A"/>
     <w:rsid w:val="006103F4"/>
     <w:rsid w:val="0061762E"/>
     <w:rsid w:val="00621DDD"/>
     <w:rsid w:val="006242A8"/>
     <w:rsid w:val="00635873"/>
     <w:rsid w:val="006503D1"/>
     <w:rsid w:val="00656BD8"/>
     <w:rsid w:val="0066069B"/>
     <w:rsid w:val="00667DA4"/>
     <w:rsid w:val="006776E0"/>
     <w:rsid w:val="0068243E"/>
     <w:rsid w:val="0068409C"/>
     <w:rsid w:val="006911EC"/>
     <w:rsid w:val="0069332E"/>
     <w:rsid w:val="006A1D66"/>
     <w:rsid w:val="006A3295"/>
     <w:rsid w:val="006A559D"/>
     <w:rsid w:val="006D25B8"/>
     <w:rsid w:val="006D4579"/>
     <w:rsid w:val="006D6153"/>
     <w:rsid w:val="006D637A"/>
     <w:rsid w:val="006F4282"/>
     <w:rsid w:val="0070123E"/>
@@ -7074,50 +6996,51 @@
     <w:rsid w:val="00DC05A5"/>
     <w:rsid w:val="00DC7524"/>
     <w:rsid w:val="00DC7A7B"/>
     <w:rsid w:val="00DD13F0"/>
     <w:rsid w:val="00DD54E9"/>
     <w:rsid w:val="00DD67CC"/>
     <w:rsid w:val="00DE2E75"/>
     <w:rsid w:val="00DE3D0D"/>
     <w:rsid w:val="00DE4DA4"/>
     <w:rsid w:val="00DE7648"/>
     <w:rsid w:val="00DF14E0"/>
     <w:rsid w:val="00E038C5"/>
     <w:rsid w:val="00E05253"/>
     <w:rsid w:val="00E11F60"/>
     <w:rsid w:val="00E12623"/>
     <w:rsid w:val="00E1325A"/>
     <w:rsid w:val="00E1751D"/>
     <w:rsid w:val="00E25FB7"/>
     <w:rsid w:val="00E276CB"/>
     <w:rsid w:val="00E34F80"/>
     <w:rsid w:val="00E35EAC"/>
     <w:rsid w:val="00E366CE"/>
     <w:rsid w:val="00E4085F"/>
     <w:rsid w:val="00E42028"/>
     <w:rsid w:val="00E45FFB"/>
+    <w:rsid w:val="00E5015E"/>
     <w:rsid w:val="00E5175F"/>
     <w:rsid w:val="00E610FF"/>
     <w:rsid w:val="00E64638"/>
     <w:rsid w:val="00E730C9"/>
     <w:rsid w:val="00E77997"/>
     <w:rsid w:val="00E77B29"/>
     <w:rsid w:val="00E800F4"/>
     <w:rsid w:val="00E823A1"/>
     <w:rsid w:val="00E83CBA"/>
     <w:rsid w:val="00E85C21"/>
     <w:rsid w:val="00E91315"/>
     <w:rsid w:val="00E97987"/>
     <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EC249C"/>
     <w:rsid w:val="00EC7D4A"/>
     <w:rsid w:val="00ED385A"/>
     <w:rsid w:val="00ED6460"/>
     <w:rsid w:val="00ED6F5C"/>
     <w:rsid w:val="00ED7E25"/>
     <w:rsid w:val="00EE0CCD"/>
     <w:rsid w:val="00EE2D06"/>
     <w:rsid w:val="00EE5C5C"/>
     <w:rsid w:val="00F00C38"/>
     <w:rsid w:val="00F03762"/>
     <w:rsid w:val="00F04EB0"/>
@@ -8625,59 +8548,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001AE1C67F7445AE48A5DE32D2FF51F959" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7c4535c9779e07f408a02a7bf9d05ca4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f52b7acb569e7d62a770142c4714c45" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
                 <xsd:element ref="ns3:Who" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
@@ -8912,155 +8826,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Send_x0020_to_x0020_EPG xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">false</Send_x0020_to_x0020_EPG>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Description0 xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <Who xmlns="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Who>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E70D5CA8-77DE-4466-91B1-9D7052098379}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BA1900-7815-4669-AE77-DBEAE49EC2A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E70D5CA8-77DE-4466-91B1-9D7052098379}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{935C38FB-0F8B-42B5-98A9-35B455B3C6CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9F2075-360F-48F1-99FF-D3408D6D3164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dcfe60c1-8e54-49f1-8dbd-4d07c75a78d6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>530</Words>
-  <Characters>3083</Characters>
+  <Words>512</Words>
+  <Characters>2870</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>63</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BSP-DecorativeFence</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HNTB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3593</CharactersWithSpaces>
+  <CharactersWithSpaces>3362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5046280</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gilpininc.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6094874</vt:i4>
       </vt:variant>
       <vt:variant>