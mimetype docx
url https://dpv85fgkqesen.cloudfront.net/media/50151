--- v0 (2025-10-14)
+++ v1 (2026-11-02)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DE970AC" w14:textId="3EFCFDB5" w:rsidR="00054EDB" w:rsidRPr="00FB0E35" w:rsidRDefault="00EE42E7" w:rsidP="00484443">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Subrecipient </w:t>
       </w:r>
       <w:r w:rsidR="00054EDB" w:rsidRPr="00FB0E35">
@@ -99,206 +98,232 @@
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Operating </w:t>
       </w:r>
       <w:r w:rsidR="00054EDB" w:rsidRPr="00FB0E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8FE7D7" w14:textId="5EE2D6A2" w:rsidR="00FB0E35" w:rsidRPr="00FB0E35" w:rsidRDefault="001625B6" w:rsidP="001969F4">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">MoDOT (Multimodal Division – Transit) is responsible for overseeing federal funds used by subrecipients through multiple FTA programs. </w:t>
+    <w:p w14:paraId="3311841A" w14:textId="61D34917" w:rsidR="00CC5A56" w:rsidRDefault="008036C4" w:rsidP="009634EE">
+      <w:r>
+        <w:t>The Missouri Department of Transportation (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB075D" w:rsidRPr="00A36CA1">
+        <w:t>MoDOT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB075D" w:rsidRPr="00A36CA1">
+        <w:t xml:space="preserve"> Multimodal Division – Transit is responsible for overseeing federal funds used by subrecipients through multiple </w:t>
+      </w:r>
+      <w:r w:rsidR="0070241D">
+        <w:t>Federal Transit Administration (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB075D" w:rsidRPr="00A36CA1">
+        <w:t>FTA</w:t>
+      </w:r>
+      <w:r w:rsidR="0070241D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB075D" w:rsidRPr="00A36CA1">
+        <w:t xml:space="preserve"> programs. </w:t>
       </w:r>
       <w:r w:rsidR="00104530" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">MoDOT contracts with </w:t>
       </w:r>
       <w:r w:rsidR="00C244C0">
         <w:t xml:space="preserve">a consultant </w:t>
       </w:r>
       <w:r w:rsidR="00104530" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">to oversee subrecipients </w:t>
       </w:r>
       <w:r w:rsidR="00104530">
-        <w:t xml:space="preserve">who receive Federal Transit Administration (FTA) funds. </w:t>
+        <w:t xml:space="preserve">who receive FTA funds. </w:t>
       </w:r>
       <w:r w:rsidR="00AA1BED" w:rsidRPr="00A36CA1">
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="00064B00" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C5F27" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">standard operation procedures </w:t>
       </w:r>
       <w:r w:rsidR="00AA1BED" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="001C5F27" w:rsidRPr="00A36CA1">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00C148AB" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E5644" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00C148AB" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">compliance oversight </w:t>
       </w:r>
       <w:r w:rsidR="009E5644" w:rsidRPr="00A36CA1">
         <w:t>activities carried out by</w:t>
       </w:r>
       <w:r w:rsidR="00C244C0">
         <w:t xml:space="preserve"> the consultant</w:t>
       </w:r>
       <w:r w:rsidR="009E5644" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B5CED" w:rsidRPr="00A36CA1">
-        <w:t xml:space="preserve">on behalf of the Missouri Department of Transportation (MoDOT). </w:t>
+        <w:t xml:space="preserve">on behalf of </w:t>
+      </w:r>
+      <w:del w:id="0" w:author="Christy L. Evers" w:date="2026-08-10T09:59:00Z" w16du:dateUtc="2026-08-10T14:59:00Z">
+        <w:r w:rsidR="001B5CED" w:rsidRPr="00A36CA1" w:rsidDel="00185609">
+          <w:delText>the MoDOT</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="1" w:author="Christy L. Evers" w:date="2026-08-10T09:59:00Z" w16du:dateUtc="2026-08-10T14:59:00Z">
+        <w:r w:rsidR="00185609" w:rsidRPr="00A36CA1">
+          <w:t>MoDOT</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="001B5CED" w:rsidRPr="00A36CA1">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD9F2DB" w14:textId="10992737" w:rsidR="00CC5A56" w:rsidRPr="0085634C" w:rsidRDefault="00CC5A56" w:rsidP="00CC5A56">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE09D98" w14:textId="4205B2FC" w:rsidR="002512A7" w:rsidRDefault="008E0BB2" w:rsidP="006153B8">
+    <w:p w14:paraId="1BE09D98" w14:textId="2CCCF8FF" w:rsidR="002512A7" w:rsidRDefault="008E0BB2" w:rsidP="006153B8">
       <w:r w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009539B1">
-        <w:t>The purpose of an oversight program is to</w:t>
+        <w:t>The purpose of an oversight</w:t>
+      </w:r>
+      <w:r w:rsidR="00217008">
+        <w:t>/compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="009539B1">
+        <w:t xml:space="preserve"> program is to</w:t>
       </w:r>
       <w:r w:rsidR="002512A7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010B32F5" w14:textId="11011CD1" w:rsidR="002512A7" w:rsidRDefault="002512A7" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="009539B1">
         <w:t xml:space="preserve">nsure that </w:t>
       </w:r>
       <w:r w:rsidR="002D0779">
         <w:t>subrecipients</w:t>
       </w:r>
       <w:r w:rsidR="009539B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831E34">
         <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
       <w:r w:rsidR="00011FAF">
         <w:t xml:space="preserve">associated </w:t>
       </w:r>
       <w:r w:rsidR="00C84EB4">
         <w:t xml:space="preserve">program </w:t>
       </w:r>
       <w:r w:rsidR="00F904F7">
         <w:t>requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B53B3B" w14:textId="72BB2ACE" w:rsidR="002512A7" w:rsidRDefault="002512A7" w:rsidP="00956412">
+    <w:p w14:paraId="79B53B3B" w14:textId="0BEF0BD9" w:rsidR="002512A7" w:rsidRDefault="002512A7" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verify </w:t>
       </w:r>
       <w:r w:rsidR="00A33528">
         <w:t>subrecipients</w:t>
       </w:r>
       <w:r w:rsidR="00374E79">
         <w:t xml:space="preserve"> can account for</w:t>
       </w:r>
       <w:r w:rsidR="00831E34">
-        <w:t xml:space="preserve"> the expenditures </w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00551A98">
+        <w:t>expenditure</w:t>
+      </w:r>
+      <w:r w:rsidR="00831E34">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00673FA8">
         <w:t>charg</w:t>
       </w:r>
       <w:r w:rsidR="00831E34">
         <w:t>ed to their grant(s)</w:t>
       </w:r>
       <w:r w:rsidR="00F904F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0F98CE" w14:textId="11661979" w:rsidR="002512A7" w:rsidRDefault="002512A7" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="004D38BA">
         <w:t xml:space="preserve">onfirm </w:t>
       </w:r>
@@ -344,186 +369,192 @@
     </w:p>
     <w:p w14:paraId="4159AB65" w14:textId="64696053" w:rsidR="008425CE" w:rsidRPr="00CD61FB" w:rsidRDefault="00AD4C38" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00831E34">
         <w:t xml:space="preserve">afeguard </w:t>
       </w:r>
       <w:r w:rsidR="00C42FE4">
         <w:t>federally funded</w:t>
       </w:r>
       <w:r w:rsidR="00AE1647">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831E34">
         <w:t>assets.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk176867359"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk176867359"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="3107EDC7" w14:textId="472D3C64" w:rsidR="008425CE" w:rsidRDefault="001274B4" w:rsidP="006153B8">
       <w:r w:rsidRPr="001274B4">
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="008425CE" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">provides the following </w:t>
       </w:r>
       <w:r w:rsidR="00FC6CB4" w:rsidRPr="00A36CA1">
         <w:t xml:space="preserve">services related to </w:t>
       </w:r>
       <w:r w:rsidR="003302DA" w:rsidRPr="00A36CA1">
         <w:t>subrecipient oversight</w:t>
       </w:r>
       <w:r w:rsidR="008425CE">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B5C148" w14:textId="2D23E560" w:rsidR="00FC6CB4" w:rsidRDefault="00FC6CB4" w:rsidP="00956412">
+    <w:p w14:paraId="35B5C148" w14:textId="41C9AAAC" w:rsidR="00FC6CB4" w:rsidRDefault="00551A98" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Develop</w:t>
       </w:r>
+      <w:r w:rsidR="00FC6CB4">
+        <w:t xml:space="preserve"> and update</w:t>
+      </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00FC6CB4">
         <w:t xml:space="preserve"> compliance oversight </w:t>
       </w:r>
       <w:r w:rsidR="00E43789">
         <w:t>materials</w:t>
       </w:r>
       <w:r w:rsidR="0067684F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CEF8A1" w14:textId="49186F77" w:rsidR="00D329CE" w:rsidRDefault="00D329CE" w:rsidP="00956412">
+    <w:p w14:paraId="09CEF8A1" w14:textId="728911F0" w:rsidR="00D329CE" w:rsidRDefault="00D329CE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Develop</w:t>
       </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and conduct</w:t>
       </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00217008">
+        <w:t>compliance/</w:t>
+      </w:r>
       <w:r w:rsidR="00E43789">
         <w:t>oversight</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> workshops</w:t>
       </w:r>
       <w:r w:rsidR="0067684F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC971E3" w14:textId="4979091D" w:rsidR="00B408E6" w:rsidRDefault="0038013C" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Prepare</w:t>
       </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="004F2892">
         <w:t xml:space="preserve"> subrecipient </w:t>
       </w:r>
       <w:r w:rsidR="00E43789">
         <w:t xml:space="preserve">annual </w:t>
       </w:r>
       <w:r w:rsidR="004F2892">
         <w:t>risk assessment summary</w:t>
       </w:r>
       <w:r w:rsidR="001173B9">
         <w:t xml:space="preserve"> worksheet</w:t>
       </w:r>
       <w:r w:rsidR="0067684F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB2D54D" w14:textId="435F720E" w:rsidR="008425CE" w:rsidRDefault="00FC6CB4" w:rsidP="00956412">
+    <w:p w14:paraId="0CB2D54D" w14:textId="1DE5261D" w:rsidR="008425CE" w:rsidRDefault="00FC6CB4" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Conduct</w:t>
       </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> subrecipient compliance reviews</w:t>
+        <w:t xml:space="preserve"> subrecipient compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0201">
+        <w:t>/oversight</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reviews</w:t>
       </w:r>
       <w:r w:rsidR="0067684F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4C992A" w14:textId="3FA758BB" w:rsidR="008425CE" w:rsidRDefault="00FC6CB4" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="006734F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> one on one t</w:t>
       </w:r>
       <w:r w:rsidR="004A0592">
         <w:t xml:space="preserve">echnical </w:t>
@@ -625,94 +656,122 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Conduct</w:t>
       </w:r>
       <w:r w:rsidR="007924AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6A1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training Workshops</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB6C76C" w14:textId="06BDBCE9" w:rsidR="00BA61D9" w:rsidRDefault="00CC0C6F" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The training workshops are hold on an annual basis </w:t>
+    <w:p w14:paraId="5EB6C76C" w14:textId="5F48163B" w:rsidR="00BA61D9" w:rsidRDefault="00CC0C6F" w:rsidP="006153B8">
+      <w:r>
+        <w:t xml:space="preserve">The training workshops are </w:t>
+      </w:r>
+      <w:r w:rsidR="00310B68">
+        <w:t>held</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on an annual basis </w:t>
       </w:r>
       <w:r w:rsidR="00474431">
         <w:t xml:space="preserve">at the beginning of each calendar year (normally </w:t>
       </w:r>
       <w:r w:rsidR="007171C5">
         <w:t>in February</w:t>
       </w:r>
+      <w:del w:id="3" w:author="Christy L. Evers" w:date="2026-08-10T09:59:00Z" w16du:dateUtc="2026-08-10T14:59:00Z">
+        <w:r w:rsidR="007930A4" w:rsidDel="00356F7C">
+          <w:delText>)</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="4" w:author="Christy L. Evers" w:date="2026-08-10T09:59:00Z" w16du:dateUtc="2026-08-10T14:59:00Z">
+        <w:r w:rsidR="00356F7C">
+          <w:t>),</w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="007930A4">
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00E00771">
         <w:t>the purpose is</w:t>
       </w:r>
       <w:r w:rsidR="00BA61D9">
         <w:t xml:space="preserve"> to provide training to subrecipients to assist them in complying with the requirements associated with receiving federal and state funds through MoDOT.  </w:t>
       </w:r>
-      <w:r w:rsidR="00434696">
-        <w:t xml:space="preserve">Consultant </w:t>
+      <w:r w:rsidR="00310B68">
+        <w:t>Consultants conduct</w:t>
       </w:r>
       <w:r w:rsidR="00D50EF2" w:rsidRPr="00987DDD">
-        <w:t xml:space="preserve">conducts these compliance workshops on behalf of MoDOT - Transit. </w:t>
+        <w:t xml:space="preserve"> these compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0201">
+        <w:t>/oversight</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50EF2" w:rsidRPr="00987DDD">
+        <w:t xml:space="preserve"> workshops on behalf of MoDOT. </w:t>
       </w:r>
       <w:r w:rsidR="00D50EF2" w:rsidRPr="0068353A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250D5400" w14:textId="323C6C55" w:rsidR="00BA61D9" w:rsidRDefault="00BA61D9" w:rsidP="006153B8">
+    <w:p w14:paraId="250D5400" w14:textId="6025D3D4" w:rsidR="00BA61D9" w:rsidRDefault="00BA61D9" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">MoDOT </w:t>
       </w:r>
       <w:r w:rsidR="00C87F15">
         <w:t>require</w:t>
       </w:r>
       <w:r w:rsidR="009919B2">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">any subrecipient with new staff to attend the training as well as those scheduled for current year oversight reviews.   </w:t>
+        <w:t xml:space="preserve">any subrecipient with new staff to attend the training as well as those scheduled for current </w:t>
+      </w:r>
+      <w:r w:rsidR="00310B68">
+        <w:t>year’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> oversight reviews.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454BA9B8" w14:textId="41B853A1" w:rsidR="00FB7DEA" w:rsidRDefault="008D2E04" w:rsidP="006153B8">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Annually, </w:t>
       </w:r>
       <w:r w:rsidR="002D2EFF">
         <w:t>the following process is followed</w:t>
       </w:r>
       <w:r w:rsidR="00E65256">
         <w:t xml:space="preserve"> when </w:t>
       </w:r>
       <w:r w:rsidR="00E257E7">
         <w:t>training workshops are established</w:t>
       </w:r>
       <w:r w:rsidR="00C16544">
         <w:t xml:space="preserve"> and conducted by </w:t>
       </w:r>
       <w:r w:rsidR="007B0270">
         <w:t>consultant:</w:t>
       </w:r>
       <w:r w:rsidR="00C47154">
@@ -792,144 +851,164 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="138"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Prepare the workshop announcement for approval and distribution to subrecipients</w:t>
       </w:r>
       <w:r w:rsidR="00F15638">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFDA9EB" w14:textId="77777777" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00A2224C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="138"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Coordinate the registration process –through Eventbrite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616C59BC" w14:textId="77777777" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00513135">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="139"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Monitor participant registration and provide reports to MoDOT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB7870" w14:textId="46C3B78E" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00513135">
+    <w:p w14:paraId="14BB7870" w14:textId="61D6CDD2" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00513135">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="139"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Make applicable changes to the presentation slides and send to MoDOT for </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Make applicable changes to the presentation slides and </w:t>
+      </w:r>
+      <w:r w:rsidR="00310B68">
+        <w:t>send</w:t>
+      </w:r>
+      <w:del w:id="5" w:author="Christy L. Evers" w:date="2026-08-10T09:59:00Z" w16du:dateUtc="2026-08-10T14:59:00Z">
+        <w:r w:rsidR="00310B68" w:rsidDel="00356F7C">
+          <w:delText>s</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00310B68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to MoDOT for </w:t>
       </w:r>
       <w:r w:rsidR="00ED3792">
         <w:t xml:space="preserve">review and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">printing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77080CD1" w14:textId="77777777" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00A2224C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="138"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Conduct the presentation (MoDOT staff may present certain portions of the workshop).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE0AD9B" w14:textId="77777777" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00A2224C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="138"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Provide a summary to MoDOT of the organizations that attended the training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6870DA90" w14:textId="77777777" w:rsidR="00223471" w:rsidRDefault="00223471" w:rsidP="00A2224C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="138"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Prepare and send workshops certificates to subrecipients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C703E29" w14:textId="77777777" w:rsidR="00BA61D9" w:rsidRDefault="00BA61D9" w:rsidP="00956412">
+    <w:p w14:paraId="5C703E29" w14:textId="6AD079F9" w:rsidR="00BA61D9" w:rsidRDefault="00BA61D9" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>When the trainings are complete, update the master review list and current year risk assessment to identify the subrecipients who attended the training.</w:t>
+        <w:t>When the training</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57782">
+        <w:t xml:space="preserve"> workshops</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are complete, update the master review list and current year risk assessment to identify the subrecipients who attended the training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EEA836" w14:textId="1913548B" w:rsidR="00546D39" w:rsidRPr="0085634C" w:rsidRDefault="00546D39" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085634C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gather</w:t>
       </w:r>
       <w:r w:rsidR="00AA1E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1023,72 +1102,78 @@
       <w:r w:rsidR="00162143">
         <w:t xml:space="preserve">Specific </w:t>
       </w:r>
       <w:r w:rsidR="00AC4810">
         <w:t>subrecipient data includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B00AD1" w14:textId="3BB35786" w:rsidR="00AC4810" w:rsidRDefault="00C035CD" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Current </w:t>
       </w:r>
       <w:r w:rsidR="00AC4810">
         <w:t>inventory of grant funded vehicles and facilities</w:t>
       </w:r>
       <w:r w:rsidR="006107A0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773AD01E" w14:textId="5A210548" w:rsidR="00F525FA" w:rsidRDefault="00C035CD" w:rsidP="00956412">
+    <w:p w14:paraId="773AD01E" w14:textId="5AE4455C" w:rsidR="00F525FA" w:rsidRDefault="00C035CD" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">List of subrecipients </w:t>
       </w:r>
       <w:r w:rsidRPr="00D97983">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidR="00A62BCF" w:rsidRPr="00D97983">
         <w:t>awards</w:t>
       </w:r>
       <w:r w:rsidR="009E3D24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0037020E">
-        <w:t xml:space="preserve">in addition to current awards for capital, equipment, mobility management and or operating. </w:t>
+        <w:t>in addition to current awards for capital, equipment, mobility management and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57782">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0037020E">
+        <w:t xml:space="preserve">or operating. </w:t>
       </w:r>
       <w:r w:rsidR="001234A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E4BF56" w14:textId="62C7C9FA" w:rsidR="00F525FA" w:rsidRPr="000029FA" w:rsidRDefault="00E63EA7" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">List of subrecipients who </w:t>
       </w:r>
       <w:r w:rsidR="00431A7B">
         <w:t xml:space="preserve">completed capital projects </w:t>
       </w:r>
       <w:r w:rsidR="000029FA">
         <w:t xml:space="preserve">(ex. vehicles, facilities, other equipment) </w:t>
       </w:r>
@@ -1126,138 +1211,144 @@
       </w:pPr>
       <w:r w:rsidRPr="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Master Review </w:t>
       </w:r>
       <w:r w:rsidR="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD573AB" w14:textId="1EEEC210" w:rsidR="008C7D5B" w:rsidRPr="008C7D5B" w:rsidRDefault="008C7D5B" w:rsidP="006153B8">
       <w:r>
         <w:t>Timing – January</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F76249" w14:textId="5DD469A9" w:rsidR="00756ED2" w:rsidRDefault="00306E5A" w:rsidP="006153B8">
+    <w:p w14:paraId="28F76249" w14:textId="0245B6AA" w:rsidR="00756ED2" w:rsidRDefault="00306E5A" w:rsidP="006153B8">
       <w:r>
         <w:t>MoDOT will add or remove s</w:t>
       </w:r>
       <w:r w:rsidR="00E5470F">
         <w:t xml:space="preserve">ubrecipients from </w:t>
       </w:r>
       <w:r w:rsidR="00621F3A">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="00E5470F">
         <w:t xml:space="preserve"> programs</w:t>
       </w:r>
       <w:r w:rsidR="003F737D">
         <w:t xml:space="preserve"> throughout the year</w:t>
       </w:r>
       <w:r w:rsidR="00E5470F">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00D0328D">
         <w:t xml:space="preserve">This occurs when </w:t>
       </w:r>
       <w:r w:rsidR="00845ECC">
         <w:t>federal funds</w:t>
       </w:r>
       <w:r w:rsidR="00D0328D">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00811ADC">
         <w:t>awarded, vehicles</w:t>
       </w:r>
       <w:r w:rsidR="00D0328D">
-        <w:t xml:space="preserve"> are disposed</w:t>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57782">
+        <w:t>disposed of</w:t>
       </w:r>
       <w:r w:rsidR="00933678" w:rsidRPr="002B062B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006B7236" w:rsidRPr="002B062B">
         <w:t>or other assistance has been paid out</w:t>
       </w:r>
       <w:r w:rsidR="000573C6" w:rsidRPr="002B062B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00811ADC" w:rsidRPr="002B062B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C518A7">
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00081FB8">
         <w:t>validate</w:t>
       </w:r>
       <w:r w:rsidR="00C3275C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00081FB8">
         <w:t xml:space="preserve"> the list of subrecipients based on the data gathered </w:t>
       </w:r>
       <w:r w:rsidR="0061510B">
         <w:t>from MoDOT</w:t>
       </w:r>
       <w:r w:rsidR="00C518A7">
         <w:t xml:space="preserve"> and updates </w:t>
       </w:r>
       <w:r w:rsidR="000D0612">
         <w:t>prior master listing</w:t>
       </w:r>
       <w:r w:rsidR="009D77F2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EE29E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6953F9AF" w14:textId="705743FC" w:rsidR="009B647C" w:rsidRPr="00C2564B" w:rsidRDefault="008103E6" w:rsidP="006153B8">
+    <w:p w14:paraId="6953F9AF" w14:textId="477D3BE0" w:rsidR="009B647C" w:rsidRPr="00C2564B" w:rsidRDefault="008103E6" w:rsidP="006153B8">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Note: 5311</w:t>
       </w:r>
       <w:r w:rsidR="00603C91">
         <w:t>/5339</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> reviews performed every 2 years</w:t>
+        <w:t xml:space="preserve"> reviews performed every 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4576">
+        <w:t>years,</w:t>
       </w:r>
       <w:r w:rsidR="00B41756">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t>5310</w:t>
       </w:r>
       <w:r w:rsidR="00B41756">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 5309 reviews are conducted every three years</w:t>
       </w:r>
       <w:r w:rsidR="00B41756">
         <w:t>, unless subrecipient is determined to be as risk</w:t>
       </w:r>
       <w:r w:rsidR="00C2564B">
         <w:t xml:space="preserve"> resulting in a review conducted earlier</w:t>
       </w:r>
       <w:r w:rsidRPr="00594F07">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00830877" w:rsidRPr="00C2564B">
         <w:rPr>
           <w:strike/>
@@ -1277,56 +1368,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Risk Assessment Summary</w:t>
       </w:r>
       <w:r w:rsidR="00EB7E7D" w:rsidRPr="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797877BF" w14:textId="74DAF292" w:rsidR="00D5067F" w:rsidRPr="00D5067F" w:rsidRDefault="00D5067F" w:rsidP="006153B8">
       <w:r>
         <w:t>Timing – February</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CAF83F" w14:textId="4BA79634" w:rsidR="006421C4" w:rsidRDefault="00EF0C3F" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:t>MoDOT is required to conduct a risk assessment of all subrecipients</w:t>
+    <w:p w14:paraId="21CAF83F" w14:textId="77213666" w:rsidR="006421C4" w:rsidRDefault="00EF0C3F" w:rsidP="006153B8">
+      <w:r>
+        <w:t xml:space="preserve">MoDOT is required to conduct a risk assessment of all </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4576">
+        <w:t>subrecipients</w:t>
       </w:r>
       <w:r w:rsidR="003B48A8">
-        <w:t xml:space="preserve"> on an</w:t>
+        <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidR="0074524E">
         <w:t xml:space="preserve">nually. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C50753">
         <w:t xml:space="preserve">risk assessment </w:t>
       </w:r>
       <w:r>
         <w:t>is used</w:t>
       </w:r>
       <w:r w:rsidR="00EF14A8">
         <w:t xml:space="preserve">, in part, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00EF14A8">
         <w:t xml:space="preserve">identify high risk subrecipients and prioritize the reviews.  </w:t>
       </w:r>
       <w:r w:rsidR="00F16324">
         <w:t xml:space="preserve">Once the </w:t>
       </w:r>
@@ -1525,86 +1619,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2709EF95" w14:textId="2849048F" w:rsidR="007A0976" w:rsidRDefault="00683455" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r>
         <w:t>MoDOT Comments FYXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548F0604" w14:textId="692ED0F3" w:rsidR="00F62005" w:rsidRDefault="00F62005" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="00EA63D8">
         <w:t>workshee</w:t>
       </w:r>
       <w:r w:rsidR="003C7273">
         <w:t>ts for</w:t>
       </w:r>
       <w:r w:rsidR="009D6882">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22184C4C" w14:textId="14FD5DA5" w:rsidR="009D6882" w:rsidRDefault="009D6882" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Risk Factors, Weights, Guidance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0CBBAD" w14:textId="0FA6498D" w:rsidR="00D12F9F" w:rsidRDefault="00D12F9F" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Monitoring Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CADE829" w14:textId="6A37A477" w:rsidR="00FA4933" w:rsidRDefault="00C8665E" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send to MoDOT for concurrence </w:t>
       </w:r>
       <w:r w:rsidR="000C42DC">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3B5B">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="000C42DC">
@@ -1668,239 +1762,300 @@
       <w:r w:rsidR="000C13BB">
         <w:t>when their assessment</w:t>
       </w:r>
       <w:r w:rsidR="00653D1F">
         <w:t xml:space="preserve">s are </w:t>
       </w:r>
       <w:r w:rsidR="00CF2FE4">
         <w:t>completed</w:t>
       </w:r>
       <w:r w:rsidR="00CF66BC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00535AAB">
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00CF66BC">
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidR="00535AAB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CF66BC">
         <w:t xml:space="preserve"> the Master list with the scores. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A487FE5" w14:textId="69B2861B" w:rsidR="00D329CE" w:rsidRPr="00250133" w:rsidRDefault="00D329CE" w:rsidP="006153B8">
+    <w:p w14:paraId="7A487FE5" w14:textId="5030D280" w:rsidR="00D329CE" w:rsidRPr="00250133" w:rsidRDefault="00D329CE" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop </w:t>
       </w:r>
       <w:r w:rsidR="00831E34" w:rsidRPr="00250133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and Update Compliance Oversight Forms</w:t>
+        <w:t>and Update Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00831E34" w:rsidRPr="00250133">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oversight Forms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047A44D5" w14:textId="3B8F883F" w:rsidR="0023044C" w:rsidRPr="0023044C" w:rsidRDefault="0023044C" w:rsidP="006153B8">
       <w:r>
         <w:t>Timing – January-February</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEF54DC" w14:textId="47E51653" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="006153B8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are several forms used during the oversight process.  </w:t>
       </w:r>
       <w:r w:rsidR="00084076">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B50569">
         <w:t>he forms used include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE92B8A" w14:textId="5009CCE9" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="00956412">
+    <w:p w14:paraId="3DE92B8A" w14:textId="690905B8" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Compliance review pack</w:t>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
+        <w:t>/Oversight</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eview </w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ack</w:t>
       </w:r>
       <w:r w:rsidR="006B3C85">
         <w:t>age</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353830B7" w14:textId="18D5C028" w:rsidR="001B3ADC" w:rsidRDefault="00970434" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Findings and Recommendations Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0439C12B" w14:textId="61760DED" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="00956412">
+    <w:p w14:paraId="0439C12B" w14:textId="1A2D5BA8" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Post Site Visit Risk Assessment</w:t>
+        <w:t xml:space="preserve">Post </w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Risk Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8BC36D" w14:textId="0466F962" w:rsidR="00FC18DE" w:rsidRDefault="00FC18DE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Review Closeout Transmittal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09013237" w14:textId="487A7A6D" w:rsidR="00B50569" w:rsidRPr="0085634C" w:rsidRDefault="00B50569" w:rsidP="006153B8">
+    <w:p w14:paraId="09013237" w14:textId="59220084" w:rsidR="00B50569" w:rsidRPr="0085634C" w:rsidRDefault="00831E34" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085634C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00831E34" w:rsidRPr="0085634C">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00774A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Compliance Review Pack</w:t>
+        <w:t>/Oversight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085634C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review Pack</w:t>
       </w:r>
       <w:r w:rsidR="00220F16" w:rsidRPr="0085634C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5A5D33" w14:textId="337B76D0" w:rsidR="00F15B72" w:rsidRDefault="00535AAB" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00B50569">
         <w:t xml:space="preserve">uses a standard format for the review packets.  The packet is updated based on changes to federal regulations and/or MoDOT’s State Management Plan. </w:t>
       </w:r>
       <w:r w:rsidR="00E25AD3">
         <w:t xml:space="preserve">There are overarching requirements that apply to all FTA funded projects.  However, there are some requirements that are program specific.  </w:t>
       </w:r>
       <w:r w:rsidR="009B28A5">
         <w:t>The pack</w:t>
       </w:r>
       <w:r w:rsidR="005B1D3A">
         <w:t>age</w:t>
       </w:r>
       <w:r w:rsidR="00E25AD3">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009B28A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E25AD3">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="009B28A5">
         <w:t xml:space="preserve"> tailored to the requirements associated with </w:t>
       </w:r>
       <w:r w:rsidR="00E25AD3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009B28A5">
         <w:t>federal program</w:t>
       </w:r>
       <w:r w:rsidR="00861990">
         <w:t xml:space="preserve"> and/or project type.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2635DCDC" w14:textId="508ECE20" w:rsidR="00861990" w:rsidRPr="00333BAB" w:rsidRDefault="00041953" w:rsidP="006153B8">
+    <w:p w14:paraId="2635DCDC" w14:textId="508ECE20" w:rsidR="00861990" w:rsidRPr="00CB5036" w:rsidRDefault="00041953" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:u w:val="none"/>
+          <w:rPrChange w:id="6" w:author="Christy L. Evers" w:date="2026-08-10T10:02:00Z" w16du:dateUtc="2026-08-10T15:02:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:u w:val="none"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00333BAB">
+      <w:r w:rsidRPr="00CB5036">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:u w:val="none"/>
+          <w:rPrChange w:id="7" w:author="Christy L. Evers" w:date="2026-08-10T10:02:00Z" w16du:dateUtc="2026-08-10T15:02:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:u w:val="none"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Programs Included</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C1EC5F" w14:textId="198B4678" w:rsidR="00861990" w:rsidRDefault="00861990" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>5310</w:t>
       </w:r>
       <w:r w:rsidR="00C46C9C">
         <w:t xml:space="preserve"> – Enhanced Mobility of Seniors and Individuals with Disabilities</w:t>
       </w:r>
       <w:r w:rsidR="009139AB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD97352" w14:textId="21F593A7" w:rsidR="009539B1" w:rsidRDefault="009539B1" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2167,75 +2322,75 @@
         <w:t>Requested Documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F97516" w14:textId="6CE0AAD2" w:rsidR="00430432" w:rsidRDefault="00E770D2" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77ED5732" w14:textId="41B0D3B5" w:rsidR="00051BAA" w:rsidRDefault="00051BAA" w:rsidP="00051BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Review Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7616038D" w14:textId="3AB2E8CB" w:rsidR="00051BAA" w:rsidRDefault="00051BAA" w:rsidP="00051BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Organizational Structure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26756C39" w14:textId="7A93E598" w:rsidR="00051BAA" w:rsidRDefault="00051BAA" w:rsidP="00051BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Service Description</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBF459B" w14:textId="22DDDD2F" w:rsidR="00051BAA" w:rsidRDefault="00051BAA" w:rsidP="00051BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Assets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A8E6AB" w14:textId="427D32D6" w:rsidR="00051BAA" w:rsidRDefault="00051BAA" w:rsidP="00051BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Project Activity</w:t>
@@ -2267,127 +2422,171 @@
         <w:t xml:space="preserve">Opportunity to Identify </w:t>
       </w:r>
       <w:r w:rsidR="00E770D2">
         <w:t>Needed Technical Assistance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5949A4F5" w14:textId="0013687A" w:rsidR="002F6B72" w:rsidRDefault="00E770D2" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Review Attendance Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D91A93E" w14:textId="77777777" w:rsidR="005959C9" w:rsidRDefault="005959C9" w:rsidP="0042517F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1620"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73578892" w14:textId="1284EC0D" w:rsidR="00B73249" w:rsidRDefault="00AF0D97" w:rsidP="006153B8">
+    <w:p w14:paraId="73578892" w14:textId="4CB37C1E" w:rsidR="00B73249" w:rsidRDefault="00AF0D97" w:rsidP="006153B8">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="8" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t>Consultant s</w:t>
       </w:r>
       <w:r w:rsidR="00B73249" w:rsidRPr="00780497">
         <w:t>end</w:t>
       </w:r>
       <w:r w:rsidR="00780497">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B73249" w:rsidRPr="00780497">
         <w:t xml:space="preserve"> the updated </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="00B73249" w:rsidRPr="00780497">
         <w:t>package to MoDOT</w:t>
       </w:r>
       <w:r w:rsidR="00EF1928" w:rsidRPr="00780497">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA0D05" w:rsidRPr="00780497">
         <w:t>Transit</w:t>
       </w:r>
       <w:r w:rsidR="00EF1928" w:rsidRPr="00780497">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00CA0D05" w:rsidRPr="00780497">
         <w:t xml:space="preserve"> Administrator</w:t>
       </w:r>
       <w:r w:rsidR="00EF1928" w:rsidRPr="00780497">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B62EAD" w:rsidRPr="00780497">
-        <w:t>for comment</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">e as needed based on the comments received </w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2B03">
+        <w:t xml:space="preserve">review and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CEC">
+        <w:t>concurrence</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2B03">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3C9D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00EF0751" w:rsidRPr="00780497">
         <w:t xml:space="preserve"> finalize the package.</w:t>
       </w:r>
       <w:r w:rsidR="00EF0751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6CD141" w14:textId="65CBE959" w:rsidR="00D329CE" w:rsidRPr="00EE0918" w:rsidRDefault="00831E34" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="3525D009" w14:textId="5E2BEEF8" w:rsidR="00CB5036" w:rsidDel="00CB5036" w:rsidRDefault="00CB5036" w:rsidP="006153B8">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="9" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED8C97E" w14:textId="77777777" w:rsidR="005C6832" w:rsidRDefault="005C6832" w:rsidP="00CB5036">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:ins w:id="10" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6CD141" w14:textId="1F6B9FA9" w:rsidR="00D329CE" w:rsidRPr="00EE0918" w:rsidRDefault="00831E34" w:rsidP="00CB5036">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:pPrChange w:id="11" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00092CA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Subrecipient Compliance Reviews</w:t>
+        <w:t>Subrecipient Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Oversight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092CA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280036A6" w14:textId="1D3B01C9" w:rsidR="006048FE" w:rsidRPr="006048FE" w:rsidRDefault="006048FE" w:rsidP="006153B8">
       <w:r>
         <w:t>Timing</w:t>
       </w:r>
       <w:r w:rsidR="00DE0E70">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A01">
         <w:t>February</w:t>
       </w:r>
       <w:r w:rsidR="00DE0E70">
         <w:t xml:space="preserve"> through December</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A49DA0B" w14:textId="77777777" w:rsidR="00C77CC8" w:rsidRDefault="00B0023F" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">There are several steps involved in </w:t>
       </w:r>
       <w:r w:rsidR="000C1322">
         <w:t xml:space="preserve">coordinating and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">conducting </w:t>
@@ -2502,52 +2701,57 @@
     </w:p>
     <w:p w14:paraId="787890C0" w14:textId="77777777" w:rsidR="00A23514" w:rsidRDefault="00A23514" w:rsidP="00A23514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1170"/>
       </w:pPr>
       <w:r>
         <w:t>Once all reviews dates and times are confirmed, send each subrecipient an email that contains:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44560C23" w14:textId="77777777" w:rsidR="00A23514" w:rsidRDefault="00A23514" w:rsidP="00A23514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
-      <w:r>
-        <w:t>A confirmation of the date and time of the review.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>A confirmation of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the date and time of the review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341C7FCB" w14:textId="77777777" w:rsidR="00A23514" w:rsidRDefault="00A23514" w:rsidP="00A23514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send the tailored review package to the subrecipient with the due date for submitting the requested information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445F69DC" w14:textId="77777777" w:rsidR="00A23514" w:rsidRDefault="00A23514" w:rsidP="00A23514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
@@ -2660,67 +2864,73 @@
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B37EE6">
         <w:t>Conducting on-site reviews</w:t>
       </w:r>
       <w:r w:rsidR="00B37EE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F437DD" w14:textId="6B4B7B21" w:rsidR="00AD3DC4" w:rsidRPr="00B37EE6" w:rsidRDefault="008F57D4" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B37EE6">
         <w:t>Issuing findings and recommendations report(s)</w:t>
       </w:r>
       <w:r w:rsidR="00B37EE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57518C4D" w14:textId="01BA4141" w:rsidR="00CB2EF3" w:rsidRPr="00B37EE6" w:rsidRDefault="00251A55" w:rsidP="00956412">
+    <w:p w14:paraId="57518C4D" w14:textId="3B09D94A" w:rsidR="00CB2EF3" w:rsidRPr="00B37EE6" w:rsidRDefault="00251A55" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B37EE6">
         <w:t xml:space="preserve">Send findings and recommendations to </w:t>
       </w:r>
-      <w:r w:rsidR="00BA6D44">
-        <w:t>Administrator of Transit</w:t>
+      <w:r w:rsidR="00357E1F">
+        <w:t xml:space="preserve">MoDOT </w:t>
       </w:r>
       <w:r w:rsidR="00CB2EF3" w:rsidRPr="00B37EE6">
-        <w:t xml:space="preserve"> for review and comments. </w:t>
+        <w:t xml:space="preserve">for review and </w:t>
+      </w:r>
+      <w:r w:rsidR="00357E1F">
+        <w:t>concurrence</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2EF3" w:rsidRPr="00B37EE6">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C869400" w14:textId="49BF96A0" w:rsidR="008F57D4" w:rsidRDefault="00422686" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Closing Reviews</w:t>
       </w:r>
       <w:r w:rsidR="00B37EE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6722D54B" w14:textId="2897286C" w:rsidR="00CD4C71" w:rsidRDefault="007A2922" w:rsidP="00CD4C71">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once MoDOT confirms the population of reviews for the </w:t>
       </w:r>
@@ -2741,97 +2951,125 @@
       </w:r>
       <w:r w:rsidR="009E5C99">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C432CE">
         <w:t xml:space="preserve">aster list and generates a list of reviews </w:t>
       </w:r>
       <w:r w:rsidR="00880644">
         <w:t>to be conducted that year</w:t>
       </w:r>
       <w:r w:rsidR="00352D63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD4C71">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00051FC8">
         <w:t xml:space="preserve">geographic location of the subrecipient. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286C3543" w14:textId="77777777" w:rsidR="00CD4C71" w:rsidRDefault="00CD4C71" w:rsidP="00CD4C71">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D68D0DF" w14:textId="3E5D9D66" w:rsidR="00A60FA1" w:rsidRDefault="00A60FA1" w:rsidP="00CD4C71">
+    <w:p w14:paraId="6D68D0DF" w14:textId="03E1C713" w:rsidR="00A60FA1" w:rsidRDefault="00A60FA1" w:rsidP="00CD4C71">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00F24983">
         <w:t xml:space="preserve">Subrecipients that are small urban </w:t>
       </w:r>
       <w:r w:rsidR="007A7008">
-        <w:t xml:space="preserve">are also subject to direct reviews by the Federal Transit Administration.  In those cases, </w:t>
+        <w:t>are also subject to direct reviews by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A633B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C725E">
+        <w:t>FTA</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7008">
+        <w:t xml:space="preserve">.  In those cases, </w:t>
       </w:r>
       <w:r w:rsidR="00207BE4">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DB182F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E72CE">
         <w:t xml:space="preserve">modified </w:t>
       </w:r>
       <w:r w:rsidR="000956BC">
         <w:t>review approach is used</w:t>
       </w:r>
       <w:r w:rsidR="00207BE4">
         <w:t xml:space="preserve"> that focus solely on the </w:t>
       </w:r>
       <w:r w:rsidR="00FF5728">
         <w:t>MoDOT funded projects and confirmation that any triennial review findings have been resolved</w:t>
       </w:r>
       <w:r w:rsidR="000956BC">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624F16C9" w14:textId="3AA778AB" w:rsidR="00145F45" w:rsidRPr="00EB37F4" w:rsidRDefault="00145F45" w:rsidP="006153B8">
+    <w:p w14:paraId="7BDAFF8D" w14:textId="77777777" w:rsidR="009C725E" w:rsidRDefault="009C725E" w:rsidP="00CD4C71">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624F16C9" w14:textId="3AA778AB" w:rsidR="00145F45" w:rsidRPr="00AF3C7A" w:rsidRDefault="00145F45" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="none"/>
+          <w:rPrChange w:id="12" w:author="Christy L. Evers" w:date="2026-08-10T10:01:00Z" w16du:dateUtc="2026-08-10T15:01:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB37F4">
+      <w:r w:rsidRPr="00AF3C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="none"/>
+          <w:rPrChange w:id="13" w:author="Christy L. Evers" w:date="2026-08-10T10:01:00Z" w16du:dateUtc="2026-08-10T15:01:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Risk Based Reviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB02A6D" w14:textId="5933AAEB" w:rsidR="00FC7CA2" w:rsidRDefault="00FC7CA2" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">MoDOT adopted a </w:t>
       </w:r>
       <w:r w:rsidR="00B83EAD">
         <w:t>risk-based</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> approach to ensure compliance with subrecipients </w:t>
       </w:r>
       <w:r w:rsidR="00AB6305">
         <w:t>who retain MoDOT funded vehicles beyond the federal useful life (see FTA circular 5010</w:t>
       </w:r>
       <w:r w:rsidR="00353B30">
         <w:t xml:space="preserve"> for the federal useful life).  Even though </w:t>
       </w:r>
       <w:r w:rsidR="00D522A2">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00353B30">
@@ -2932,61 +3170,67 @@
       <w:r>
         <w:t xml:space="preserve">The risk score </w:t>
       </w:r>
       <w:r w:rsidR="00D35BB1">
         <w:t xml:space="preserve">identified by </w:t>
       </w:r>
       <w:r w:rsidR="00C21278">
         <w:t>MoDOT,</w:t>
       </w:r>
       <w:r w:rsidR="00D35BB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B12000">
         <w:t xml:space="preserve">and the applicability of the Drug and Alcohol Program </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is used to determine if the review will be conducted onsite or </w:t>
       </w:r>
       <w:r w:rsidR="00082317">
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidR="00D35BB1">
         <w:t xml:space="preserve"> a virtual environment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0455E67C" w14:textId="6F493FD3" w:rsidR="00F73F50" w:rsidRDefault="00F73F50" w:rsidP="00956412">
+    <w:p w14:paraId="0455E67C" w14:textId="079ED98E" w:rsidR="00F73F50" w:rsidRDefault="00F73F50" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Drug and Alcohol Program applies – conduct onsite </w:t>
+        <w:t xml:space="preserve">Drug and Alcohol Program </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4FDC">
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – conduct onsite </w:t>
       </w:r>
       <w:r w:rsidR="00BF309F">
         <w:t>review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFFDC64" w14:textId="278715A3" w:rsidR="00F2638B" w:rsidRDefault="00F2638B" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F2638B">
         <w:t>High risk (score of 52 or higher on the annual assessment) – conduct a</w:t>
       </w:r>
       <w:r w:rsidR="00060752">
         <w:t>n onsite review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E66530" w14:textId="2D6F7D08" w:rsidR="00537D17" w:rsidRPr="00F2638B" w:rsidRDefault="00537D17" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3105,68 +3349,71 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subrecipient </w:t>
       </w:r>
       <w:r w:rsidR="00951D1E" w:rsidRPr="00C354C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Package</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24008C36" w14:textId="71E59897" w:rsidR="00103C79" w:rsidRDefault="00103C79" w:rsidP="006153B8">
       <w:r>
         <w:t>Timing-6</w:t>
       </w:r>
       <w:r w:rsidR="003D38AC">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:t>8 weeks prior to the onsite review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE2BE25" w14:textId="67325FD8" w:rsidR="002F2630" w:rsidRDefault="00104FF9" w:rsidP="006153B8">
+    <w:p w14:paraId="4AE2BE25" w14:textId="2AE743DD" w:rsidR="002F2630" w:rsidRDefault="00104FF9" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">As previously </w:t>
       </w:r>
       <w:r w:rsidR="00C35C4B">
         <w:t>described,</w:t>
       </w:r>
       <w:r w:rsidR="00FE0BE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E48A4">
         <w:t>there are separate review packages for each type of funding</w:t>
       </w:r>
       <w:r w:rsidR="00FB5D4F">
-        <w:t xml:space="preserve"> and for the </w:t>
+        <w:t xml:space="preserve"> and for </w:t>
+      </w:r>
+      <w:r w:rsidR="001813B7">
+        <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidR="006048FE">
-        <w:t>risk-based reviews</w:t>
+        <w:t>-based reviews</w:t>
       </w:r>
       <w:r w:rsidR="003E48A4">
         <w:t xml:space="preserve">. When a subrecipient receives both 5310 and </w:t>
       </w:r>
       <w:r w:rsidR="003E48A4" w:rsidRPr="003B4DD7">
         <w:t>5311</w:t>
       </w:r>
       <w:r w:rsidR="002873AC" w:rsidRPr="003B4DD7">
         <w:t xml:space="preserve"> funding</w:t>
       </w:r>
       <w:r w:rsidR="003E48A4" w:rsidRPr="003B4DD7">
         <w:t>, the 5311 requirements take precedence</w:t>
       </w:r>
       <w:r w:rsidR="00006788" w:rsidRPr="003B4DD7">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00B200D6" w:rsidRPr="003B4DD7">
         <w:t xml:space="preserve">However, </w:t>
       </w:r>
       <w:r w:rsidR="00281391">
         <w:t>Consultant</w:t>
       </w:r>
       <w:r w:rsidR="007F375B" w:rsidRPr="003B4DD7">
         <w:t xml:space="preserve"> verifies</w:t>
       </w:r>
@@ -3181,125 +3428,154 @@
       </w:r>
       <w:r w:rsidR="002F4EB1" w:rsidRPr="003B4DD7">
         <w:t>elderly and/or persons with disabilities</w:t>
       </w:r>
       <w:r w:rsidR="002F4EB1">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5370773A" w14:textId="75821B3B" w:rsidR="00980E7D" w:rsidRDefault="004E56C3" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">The reviewer tailors the review package to be specific for each </w:t>
       </w:r>
       <w:r w:rsidR="00D65AC7">
         <w:t>subrecipient</w:t>
       </w:r>
       <w:r w:rsidR="000075E3">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00810F22">
         <w:t>updates the Master list</w:t>
       </w:r>
       <w:r w:rsidR="006B34AD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E87E852" w14:textId="2D38CE0E" w:rsidR="00C73297" w:rsidRDefault="000003DD" w:rsidP="006153B8">
-[...3 lines deleted...]
-      <w:r w:rsidR="002F3A72">
+    <w:p w14:paraId="6E87E852" w14:textId="26A4FDE0" w:rsidR="00C73297" w:rsidRDefault="000003DD" w:rsidP="006153B8">
+      <w:r>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="001813B7">
+        <w:t>: If</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="005A7F8C">
         <w:t>the subrecipient does not receive operating assistance, the financial section does not apply</w:t>
       </w:r>
       <w:r w:rsidR="00903D4C">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00C60BBB">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="00D54122">
         <w:t>it’s</w:t>
       </w:r>
       <w:r w:rsidR="00C60BBB">
         <w:t xml:space="preserve"> a capital subrecipient that </w:t>
       </w:r>
       <w:r w:rsidR="00903D4C">
         <w:t xml:space="preserve">only received a </w:t>
       </w:r>
       <w:r w:rsidR="00903D4C" w:rsidRPr="00FA4868">
         <w:t>vehicle</w:t>
       </w:r>
       <w:r w:rsidR="00D54122" w:rsidRPr="00FA4868">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB2D49" w:rsidRPr="00FA4868">
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="002822B0" w:rsidRPr="00FA4868">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B86C62" w:rsidRPr="00FA4868">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B86C62">
         <w:t xml:space="preserve">MoDOT contract, </w:t>
       </w:r>
       <w:r w:rsidR="00C60BBB">
         <w:t>the procurement section does not apply</w:t>
       </w:r>
       <w:r w:rsidR="005A7F8C">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E7C577" w14:textId="3F64842F" w:rsidR="00A37A90" w:rsidRPr="00C358B4" w:rsidRDefault="00624FD8" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="69E7C577" w14:textId="3F64842F" w:rsidR="00A37A90" w:rsidRPr="00AF3C7A" w:rsidRDefault="00624FD8" w:rsidP="00AF3C7A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="14" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C358B4">
+        <w:pPrChange w:id="15" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading3"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="16" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Special Considerations for Urban</w:t>
       </w:r>
-      <w:r w:rsidR="000F26BD" w:rsidRPr="00C358B4">
+      <w:r w:rsidR="000F26BD" w:rsidRPr="00AF3C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="17" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> Transit agencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C46C2B" w14:textId="7E14D281" w:rsidR="00C271CD" w:rsidRDefault="000F26BD" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">There are a small number of </w:t>
       </w:r>
       <w:r w:rsidR="00353238">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00976F6F">
         <w:t xml:space="preserve">rban </w:t>
       </w:r>
       <w:r w:rsidR="00353238">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00A2287B">
         <w:t xml:space="preserve">ransit agencies </w:t>
       </w:r>
       <w:r w:rsidR="00353238">
         <w:t xml:space="preserve">that receive FTA funding through MoDOT as well as the funds they receive directly from </w:t>
       </w:r>
       <w:r w:rsidR="00A2287B">
         <w:t>FTA</w:t>
@@ -3373,77 +3649,80 @@
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Maintenance and use of </w:t>
       </w:r>
       <w:r w:rsidR="006E65D1">
         <w:t xml:space="preserve">vehicle funded through </w:t>
       </w:r>
       <w:r>
         <w:t>MoDOT</w:t>
       </w:r>
       <w:r w:rsidR="0070045C">
         <w:t>, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D620DA9" w14:textId="2C8DBE23" w:rsidR="000F26BD" w:rsidRPr="00C271CD" w:rsidRDefault="005423A7" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Financial records associated with </w:t>
+        <w:t xml:space="preserve">Financial records </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="003A728B">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:t>531</w:t>
       </w:r>
       <w:r w:rsidR="005A7B4C">
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
       <w:r w:rsidR="003A728B">
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidR="005A7B4C">
         <w:t>or 5311</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> operating </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0070045C">
-        <w:t>assistance</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>assistance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A044C8" w14:textId="111D90F7" w:rsidR="001B3ADC" w:rsidRPr="00607EB2" w:rsidRDefault="00106ADF" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00607EB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Perform </w:t>
       </w:r>
       <w:r w:rsidR="001B3ADC" w:rsidRPr="00607EB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3599,130 +3878,138 @@
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D2732F">
         <w:t>Annotated review package back to the subrecipient with instructions for them to review the document and be prepared to discuss your questions and provide any additional documentation at the time of the onsite review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6730F26B" w14:textId="26E52DDF" w:rsidR="00EE13F2" w:rsidRPr="001438F8" w:rsidRDefault="00EE13F2" w:rsidP="00A006B8">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="001438F8">
         <w:t>If the review is for a subrecipient who receives 531</w:t>
       </w:r>
       <w:r w:rsidR="00C576E4" w:rsidRPr="001438F8">
         <w:t xml:space="preserve">0 and or 5311 CDL </w:t>
       </w:r>
       <w:r w:rsidR="00C95A8F" w:rsidRPr="001438F8">
         <w:t>vehicles through MoDOT</w:t>
       </w:r>
       <w:r w:rsidRPr="001438F8">
         <w:t xml:space="preserve">, include a </w:t>
       </w:r>
       <w:r w:rsidR="005B3C09" w:rsidRPr="001438F8">
         <w:t xml:space="preserve">reminder to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001438F8">
-        <w:t>make arrangements with their collection site for a mock collection.</w:t>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001438F8">
+        <w:t xml:space="preserve"> with their collection site for a mock collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A08373E" w14:textId="6D4C767B" w:rsidR="00271CE2" w:rsidRPr="00B135D0" w:rsidRDefault="00271CE2" w:rsidP="006153B8">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B135D0">
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidR="00431DD9" w:rsidRPr="00B135D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006121C2" w:rsidRPr="00B135D0">
         <w:t xml:space="preserve">Any additional documents needed, follow up questions, and potential findings noted in the review package should be highlighted </w:t>
       </w:r>
       <w:r w:rsidR="0092732B" w:rsidRPr="00B135D0">
         <w:t xml:space="preserve">prior to sending the annotated package to the subrecipient to ensure they </w:t>
       </w:r>
       <w:r w:rsidR="003D5513" w:rsidRPr="00B135D0">
         <w:t>can prepare for the onsite review</w:t>
       </w:r>
       <w:r w:rsidRPr="00B135D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547B720A" w14:textId="6E31BDA7" w:rsidR="001B3ADC" w:rsidRPr="00B135D0" w:rsidRDefault="00106ADF" w:rsidP="006153B8">
+    <w:p w14:paraId="547B720A" w14:textId="22AC459B" w:rsidR="001B3ADC" w:rsidRPr="00B135D0" w:rsidRDefault="00106ADF" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B135D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct </w:t>
       </w:r>
-      <w:r w:rsidR="001B3ADC" w:rsidRPr="00B135D0">
+      <w:r w:rsidR="00B40057">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">On-site </w:t>
+        <w:t xml:space="preserve">Compliance/Oversight </w:t>
       </w:r>
       <w:r w:rsidRPr="00B135D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="001B3ADC" w:rsidRPr="00B135D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BA89DE" w14:textId="132811B7" w:rsidR="00E51DB3" w:rsidRDefault="00954279" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:t>During the o</w:t>
+    <w:p w14:paraId="41BA89DE" w14:textId="31B59E61" w:rsidR="00E51DB3" w:rsidRDefault="00954279" w:rsidP="006153B8">
+      <w:r>
+        <w:t xml:space="preserve">During the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40057">
+        <w:t xml:space="preserve">compliance/oversight </w:t>
       </w:r>
       <w:r w:rsidR="00CE04E2">
-        <w:t>nsite review</w:t>
+        <w:t>review</w:t>
       </w:r>
       <w:r w:rsidR="00CE04E2" w:rsidRPr="00B135D0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0068445B">
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00CE04E2">
         <w:t>cover</w:t>
       </w:r>
       <w:r w:rsidR="00284C25">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CE04E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D5513">
         <w:t xml:space="preserve">any follow up questions </w:t>
       </w:r>
       <w:r w:rsidR="00B61C50">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00CB7070">
         <w:t>required</w:t>
       </w:r>
@@ -3756,62 +4043,74 @@
       <w:r w:rsidR="00D600A2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="007C5510">
         <w:t xml:space="preserve">additional guidance for </w:t>
       </w:r>
       <w:r w:rsidR="00B83628">
         <w:t xml:space="preserve">portions of the review to be </w:t>
       </w:r>
       <w:r w:rsidR="00A60719" w:rsidRPr="008D385F">
         <w:t>conducted</w:t>
       </w:r>
       <w:r w:rsidR="00B83628" w:rsidRPr="008D385F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B83628">
         <w:t>onsite</w:t>
       </w:r>
       <w:r w:rsidR="00536649">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006F6491">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686DFADB" w14:textId="4F4A1B1B" w:rsidR="00DE1C0F" w:rsidRDefault="007137E2" w:rsidP="00956412">
+    <w:p w14:paraId="686DFADB" w14:textId="02C323A6" w:rsidR="00DE1C0F" w:rsidRDefault="007137E2" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="810"/>
       </w:pPr>
       <w:r>
-        <w:t>Conduct the Entrance Conference</w:t>
+        <w:t xml:space="preserve">Conduct the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D765D6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ntrance </w:t>
+      </w:r>
+      <w:r w:rsidR="00D765D6">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onference</w:t>
       </w:r>
       <w:r w:rsidR="00833AEF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062C6D20" w14:textId="202CE195" w:rsidR="00833AEF" w:rsidRDefault="00D652A2" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="810"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="009F3F0C">
         <w:t xml:space="preserve">the list of </w:t>
       </w:r>
       <w:r w:rsidR="008C6AEE">
         <w:t>documents requested in the review package</w:t>
       </w:r>
       <w:r w:rsidR="00833AEF">
@@ -3832,55 +4131,53 @@
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidR="008C6AEE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r>
         <w:t>requested documents not received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120C0F49" w14:textId="7E54B015" w:rsidR="00022A2D" w:rsidRDefault="00022A2D" w:rsidP="00833AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="810"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review each applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A06EBF">
         <w:t xml:space="preserve">compliance </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>area</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="69ECE47C" w14:textId="46320C1E" w:rsidR="009243F0" w:rsidRDefault="007474FA" w:rsidP="00833AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="810"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Notes for </w:t>
       </w:r>
       <w:r w:rsidR="009243F0">
         <w:t>Specific Review Areas</w:t>
       </w:r>
       <w:r w:rsidR="000B7F6F">
         <w:t>, including, but not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57255A03" w14:textId="0987BE26" w:rsidR="00B01978" w:rsidRDefault="00B01978" w:rsidP="000E59DA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3988,141 +4285,229 @@
       </w:pPr>
       <w:r>
         <w:t>Maintenance</w:t>
       </w:r>
       <w:r w:rsidR="007474FA">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="004A47AB">
         <w:t>Continuing Control</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497AFEAF" w14:textId="4205A388" w:rsidR="006436CF" w:rsidRPr="00AD33BD" w:rsidRDefault="006436CF" w:rsidP="00F92DE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD33BD">
         <w:t>Vehicle Inspections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509C9716" w14:textId="77777777" w:rsidR="00F92DE3" w:rsidRDefault="007137E2" w:rsidP="00F92DE3">
+    <w:p w14:paraId="509C9716" w14:textId="66D8937F" w:rsidR="00F92DE3" w:rsidRDefault="007137E2" w:rsidP="00F92DE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
       </w:pPr>
       <w:r>
         <w:t>Conduct the Exit Conference</w:t>
       </w:r>
       <w:r w:rsidR="00362E7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F92DE3">
         <w:t xml:space="preserve">discussing </w:t>
       </w:r>
       <w:r w:rsidR="00F34418">
-        <w:t xml:space="preserve">any required or recommended follow up </w:t>
+        <w:t xml:space="preserve">any required or recommended </w:t>
+      </w:r>
+      <w:r w:rsidR="001813B7">
+        <w:t>follow-up</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34418">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04477">
         <w:t>actions</w:t>
       </w:r>
       <w:r w:rsidR="00E43A01">
         <w:t xml:space="preserve"> and proposed timeline for </w:t>
       </w:r>
       <w:r w:rsidR="006D677F">
         <w:t>completing/</w:t>
       </w:r>
       <w:r w:rsidR="00992A37">
         <w:t xml:space="preserve">submitting any </w:t>
       </w:r>
       <w:r w:rsidR="00814CA6">
         <w:t xml:space="preserve">required </w:t>
       </w:r>
+      <w:r w:rsidR="001813B7">
+        <w:t>follow-up</w:t>
+      </w:r>
       <w:r w:rsidR="00992A37">
-        <w:t>follow up actions</w:t>
+        <w:t xml:space="preserve"> actions</w:t>
       </w:r>
       <w:r w:rsidR="00D04477">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020F94F2" w14:textId="2B0742DB" w:rsidR="00F95C3A" w:rsidRDefault="00F95C3A" w:rsidP="00F92DE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upload all site visit documents </w:t>
       </w:r>
       <w:r w:rsidR="000802D0">
         <w:t xml:space="preserve">and comments </w:t>
       </w:r>
       <w:r>
         <w:t>to the</w:t>
       </w:r>
       <w:r w:rsidR="001809C3">
         <w:t xml:space="preserve"> subrecipient’s SharePoint folder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F958D7" w14:textId="77777777" w:rsidR="00F92DE3" w:rsidRDefault="00F92DE3" w:rsidP="00F92DE3">
+    <w:p w14:paraId="33D65C7F" w14:textId="77777777" w:rsidR="00DB08CD" w:rsidRDefault="00DB08CD" w:rsidP="00DB08CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:pPrChange w:id="19" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="2"/>
+              <w:numId w:val="1"/>
+            </w:numPr>
+            <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="1267" w:hanging="360"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F958D7" w14:textId="0B2ABB41" w:rsidR="00F92DE3" w:rsidRPr="00DB08CD" w:rsidDel="00DB08CD" w:rsidRDefault="00F92DE3" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:del w:id="20" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="21" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:del w:id="22" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="23" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="1267"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26647E5F" w14:textId="18B47900" w:rsidR="009B6D12" w:rsidRPr="00DB08CD" w:rsidRDefault="005E3435" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="24" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="25" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading2"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="26" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t xml:space="preserve">Prepare and </w:t>
       </w:r>
-      <w:r w:rsidR="00AD3DC4">
+      <w:r w:rsidR="00AD3DC4" w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="27" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t>Issue Findings and Recommendations Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF77F65" w14:textId="3B4C765A" w:rsidR="001809C3" w:rsidRDefault="0084721A" w:rsidP="006153B8">
+    <w:p w14:paraId="4DF77F65" w14:textId="1D9F6DEB" w:rsidR="001809C3" w:rsidRDefault="0084721A" w:rsidP="006153B8">
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00F52C00">
-        <w:t xml:space="preserve">ollowing the site visit, </w:t>
+        <w:t>ollowing the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0356C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00890D35">
+        <w:t>oversight/compliance review</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52C00">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BF49CF">
         <w:t xml:space="preserve">Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00F52C00" w:rsidRPr="002E7AB5">
         <w:t>prepare</w:t>
       </w:r>
       <w:r w:rsidR="0005027E" w:rsidRPr="002E7AB5">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F52C00" w:rsidRPr="002E7AB5">
         <w:t xml:space="preserve"> and issue</w:t>
       </w:r>
       <w:r w:rsidR="0005027E" w:rsidRPr="002E7AB5">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F52C00" w:rsidRPr="002E7AB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F52C00">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="003F1C9A">
         <w:t>Findings and Recommendations Report</w:t>
       </w:r>
@@ -4327,133 +4712,246 @@
       <w:r w:rsidR="0059292B">
         <w:t>input “N/A”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAE1B46" w14:textId="779B4F34" w:rsidR="00255CD9" w:rsidRDefault="006B6B15" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a copy of any sample documents available to assist the </w:t>
       </w:r>
       <w:r w:rsidR="00D6380D">
         <w:t>subrecipient.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397B62B0" w14:textId="3AE62291" w:rsidR="006B6B15" w:rsidRDefault="00E25208" w:rsidP="00956412">
+    <w:p w14:paraId="399A5550" w14:textId="084890BD" w:rsidR="00D668F0" w:rsidRDefault="00305536" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Forward a copy of the completed review package along with </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Consultant -forwards </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25208">
+        <w:t xml:space="preserve">a copy of the completed review package along with </w:t>
       </w:r>
       <w:r w:rsidR="00467EE1">
-        <w:t xml:space="preserve">the findings and recommendations report and any samples, to MoDOT </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="78107D72" w14:textId="3B259AFE" w:rsidR="00F15F6D" w:rsidRDefault="00BA4764" w:rsidP="00956412">
+        <w:t xml:space="preserve">the findings and recommendations report and any samples, to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D668F0">
+        <w:t>applicable MoDOT Program Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397B62B0" w14:textId="1488B744" w:rsidR="006B6B15" w:rsidRDefault="00D668F0" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-    <w:p w14:paraId="593484DC" w14:textId="17C2524E" w:rsidR="00072C33" w:rsidRDefault="004F39D8" w:rsidP="00956412">
+        <w:t xml:space="preserve">MoDOT Program Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="00202EB8">
+        <w:t>reviews findings and recommendations report</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7217">
+        <w:t xml:space="preserve"> for accuracy and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3415C">
+        <w:t xml:space="preserve">forwards to </w:t>
+      </w:r>
+      <w:r w:rsidR="00467EE1">
+        <w:t xml:space="preserve">MoDOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84180" w:rsidRPr="000F5938">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transit’s Administrator </w:t>
+      </w:r>
+      <w:r w:rsidR="00467EE1">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6380D">
+        <w:t>concurrence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78107D72" w14:textId="62E55742" w:rsidR="00F15F6D" w:rsidRDefault="00BA4764" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Update the site visit </w:t>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA69CD">
+        <w:t xml:space="preserve">Consultant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>receive concurrence from MoDOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3415C">
+        <w:t>’s Administrator of Transit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1A45">
+        <w:t xml:space="preserve">Consultant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1A45">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> report to the subrecipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593484DC" w14:textId="4444F553" w:rsidR="00072C33" w:rsidRDefault="004A1A45" w:rsidP="00956412">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="92"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultant u</w:t>
+      </w:r>
+      <w:r w:rsidR="004F39D8">
+        <w:t>pdate</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F39D8">
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00072C33">
-        <w:t>subrecipient’s record on the Master Review list:</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>subrecipient’s record on the Master Review list</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5D0E9F" w14:textId="13E321A9" w:rsidR="00AD3DC4" w:rsidRPr="00DB08CD" w:rsidRDefault="00DD65EE" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="28" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="29" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading2"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="30" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t xml:space="preserve">Resolving Findings and </w:t>
       </w:r>
-      <w:r w:rsidR="002A75FB">
+      <w:r w:rsidR="002A75FB" w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="31" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t xml:space="preserve">Closing </w:t>
       </w:r>
-      <w:r w:rsidR="00AD3DC4">
+      <w:r w:rsidR="00AD3DC4" w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="32" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t>Review</w:t>
       </w:r>
-      <w:r w:rsidR="002A75FB">
+      <w:r w:rsidR="002A75FB" w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="33" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398BF662" w14:textId="0DD97BB2" w:rsidR="00EA55FE" w:rsidRDefault="00EA55FE" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">Following issuance of the report, </w:t>
       </w:r>
       <w:r w:rsidR="00EF6160">
         <w:t xml:space="preserve">subrecipients </w:t>
       </w:r>
       <w:r w:rsidR="0088619A">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00EF6160">
         <w:t xml:space="preserve"> begin submitting their follow-up documents</w:t>
       </w:r>
       <w:r w:rsidR="0088619A">
         <w:t xml:space="preserve"> shortly after receiving the report</w:t>
       </w:r>
       <w:r w:rsidR="00EF6160">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00825ACE">
         <w:t xml:space="preserve">Once all findings have been adequately addressed, </w:t>
       </w:r>
@@ -4496,56 +4994,62 @@
       <w:r w:rsidR="0087055C">
         <w:t xml:space="preserve">close out documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209D658D" w14:textId="61AD06F4" w:rsidR="00F73EDC" w:rsidRDefault="00F73EDC" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="93"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Issu</w:t>
       </w:r>
       <w:r w:rsidR="0087055C">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="0087055C">
         <w:t xml:space="preserve">close out documents to the subrecipient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDBA7B3" w14:textId="575EE1BD" w:rsidR="00E02E90" w:rsidRDefault="0088619A" w:rsidP="006153B8">
+    <w:p w14:paraId="0FDBA7B3" w14:textId="03B65302" w:rsidR="00E02E90" w:rsidRDefault="0088619A" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">As stated above, subrecipients may </w:t>
       </w:r>
       <w:r w:rsidR="00E3742E">
-        <w:t xml:space="preserve">begin uploading and/or sending in follow up documents </w:t>
+        <w:t>begin uploading and/or s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2DB7">
+        <w:t>ubmitting</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3742E">
+        <w:t xml:space="preserve"> follow up documents </w:t>
       </w:r>
       <w:r w:rsidR="00F44504">
         <w:t>once they receive their report</w:t>
       </w:r>
       <w:r w:rsidR="00986726">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="00762D06">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00986726">
         <w:t>hare</w:t>
       </w:r>
       <w:r w:rsidR="00762D06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00986726">
         <w:t xml:space="preserve">file for </w:t>
       </w:r>
       <w:r w:rsidR="00762D06">
         <w:t>consultant</w:t>
       </w:r>
       <w:r w:rsidR="00986726">
         <w:t xml:space="preserve"> review</w:t>
       </w:r>
@@ -4611,239 +5115,280 @@
       <w:r>
         <w:t xml:space="preserve">The follow up action that was </w:t>
       </w:r>
       <w:r w:rsidR="00AD1186">
         <w:t>required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E91BAC" w14:textId="0A2456D0" w:rsidR="00963C24" w:rsidRDefault="00963C24" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="95"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="900" w:hanging="180"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>What they were required to submit</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2003ECE2" w14:textId="75143335" w:rsidR="00963C24" w:rsidRDefault="00963C24" w:rsidP="00956412">
+    <w:p w14:paraId="2003ECE2" w14:textId="4EC02D1F" w:rsidR="00963C24" w:rsidRDefault="00963C24" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="96"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EC2">
-        <w:t>documentation adequately addressed the finding</w:t>
-      </w:r>
+        <w:t xml:space="preserve">documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2DB7">
+        <w:t>is adequately</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EC2">
+        <w:t xml:space="preserve"> address</w:t>
+      </w:r>
+      <w:r w:rsidR="0093640B">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EC2">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD5EC2">
+        <w:t>finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004513C4">
         <w:t xml:space="preserve">, indicate the </w:t>
       </w:r>
       <w:r w:rsidR="00662ACA">
         <w:t>date,</w:t>
       </w:r>
       <w:r w:rsidR="004513C4">
         <w:t xml:space="preserve"> and accepted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A95D01" w14:textId="567872F3" w:rsidR="00ED2228" w:rsidRDefault="00ED2228" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="97"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>If the documentation did not adequately address the finding</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31818260" w14:textId="79EBF00A" w:rsidR="00ED2228" w:rsidRDefault="00095C4D" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="98"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00486AE7">
         <w:t xml:space="preserve">ake a note of what was received and </w:t>
       </w:r>
       <w:r w:rsidR="00B56C9C">
         <w:t xml:space="preserve">clarify the action(s) needed to close the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00354A10">
         <w:t>finding</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B56C9C">
         <w:t xml:space="preserve"> (highlight the text to better identify it for the subrecipient)</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3367F2AF" w14:textId="2E6AFCCD" w:rsidR="00447C7D" w:rsidRDefault="00F3774B" w:rsidP="00956412">
+    <w:p w14:paraId="3367F2AF" w14:textId="3D8FEF67" w:rsidR="00447C7D" w:rsidRDefault="00F3774B" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="98"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Send the updated Findings and Recommendations Report to the Subrecipient</w:t>
+        <w:t xml:space="preserve">Send the updated Findings and Recommendations Report to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00801A26">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ubrecipient</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B240AAF" w14:textId="49769023" w:rsidR="00486AE7" w:rsidRDefault="003B367F" w:rsidP="00956412">
+    <w:p w14:paraId="4B240AAF" w14:textId="13410F4A" w:rsidR="00486AE7" w:rsidRDefault="003B367F" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="99"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">File the documents received </w:t>
       </w:r>
       <w:r w:rsidR="00616648">
         <w:t>in SharePoint to the</w:t>
       </w:r>
       <w:r w:rsidR="00920817">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F4146">
         <w:t xml:space="preserve">subrecipient’s closeout </w:t>
       </w:r>
       <w:r w:rsidR="003B4407">
-        <w:t xml:space="preserve">subfolder </w:t>
-[...2 lines deleted...]
-        <w:t>titled</w:t>
+        <w:t>subfolder</w:t>
       </w:r>
       <w:r w:rsidR="002E30D5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003B4407">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7063D2" w14:textId="77777777" w:rsidR="00C11B09" w:rsidRDefault="00DD65EE" w:rsidP="00956412">
+    <w:p w14:paraId="6F7063D2" w14:textId="41F4332B" w:rsidR="00C11B09" w:rsidRDefault="00DD65EE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="99"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Update the </w:t>
       </w:r>
       <w:r w:rsidR="009A593D">
         <w:t>subrecipient’s record on the Master Review file</w:t>
       </w:r>
       <w:r w:rsidR="00DF493F">
         <w:t xml:space="preserve"> to identify the </w:t>
       </w:r>
+      <w:r w:rsidR="00801A26">
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidR="00E82694">
-        <w:t>Number of findings closed</w:t>
+        <w:t>umber of findings closed</w:t>
       </w:r>
       <w:r w:rsidR="00616648">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513463EB" w14:textId="6742241D" w:rsidR="00F5018C" w:rsidRDefault="00862003" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="99"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After all findings </w:t>
       </w:r>
       <w:r w:rsidR="001F600C" w:rsidRPr="001F600C">
         <w:t xml:space="preserve">are closed, prepare the closeout </w:t>
       </w:r>
       <w:r w:rsidR="00616648" w:rsidRPr="001F600C">
         <w:t>documents.</w:t>
       </w:r>
       <w:r w:rsidR="001F600C" w:rsidRPr="001F600C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3E0511" w14:textId="285E9CB4" w:rsidR="001F600C" w:rsidRPr="001A4683" w:rsidRDefault="007451C7" w:rsidP="006153B8">
+    <w:p w14:paraId="3D3E0511" w14:textId="285E9CB4" w:rsidR="001F600C" w:rsidRPr="005C6832" w:rsidRDefault="007451C7" w:rsidP="006153B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:u w:val="none"/>
+          <w:rPrChange w:id="34" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4683">
+      <w:r w:rsidRPr="005C6832">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:u w:val="none"/>
+          <w:rPrChange w:id="35" w:author="Christy L. Evers" w:date="2026-08-10T10:03:00Z" w16du:dateUtc="2026-08-10T15:03:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Preparing the Closeout Documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A821EBA" w14:textId="58DCEA41" w:rsidR="008D1919" w:rsidRDefault="00603677" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">Once the subrecipients have adequately </w:t>
       </w:r>
       <w:r w:rsidR="00166A43">
         <w:t>addressed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all the </w:t>
       </w:r>
       <w:r w:rsidR="008C3CD9">
         <w:t>findings, issue</w:t>
       </w:r>
       <w:r w:rsidR="000E3225">
         <w:t xml:space="preserve"> the closeout documents.  </w:t>
       </w:r>
       <w:r w:rsidR="008D1919">
         <w:t>Those documents include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063FDDD2" w14:textId="5971031D" w:rsidR="008D1919" w:rsidRDefault="008D1919" w:rsidP="00956412">
@@ -4872,134 +5417,170 @@
       <w:r>
         <w:t>Review Closeout Transmittal</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676DFC8F" w14:textId="62DE4360" w:rsidR="004D7C62" w:rsidRDefault="00055725" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="100"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Post Site Visit </w:t>
       </w:r>
       <w:r w:rsidR="00641EF7">
         <w:t>Risk Assessment</w:t>
       </w:r>
       <w:r w:rsidR="003139D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E78F350" w14:textId="60CB69F8" w:rsidR="00EF1754" w:rsidRDefault="00030D1B" w:rsidP="006153B8">
+    <w:p w14:paraId="6E78F350" w14:textId="6E2164FA" w:rsidR="00EF1754" w:rsidRDefault="00030D1B" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">The final Findings and Recommendations report identifies the status of all findings </w:t>
       </w:r>
       <w:r w:rsidR="001813EA">
         <w:t xml:space="preserve">as of the date the review was closed.  This includes information about </w:t>
       </w:r>
       <w:r w:rsidR="00727750">
-        <w:t xml:space="preserve">each finding that was issued and how it was resolved.  The information will be useful to MoDOT and the Subrecipient, it is </w:t>
+        <w:t xml:space="preserve">each finding that was issued and how it was resolved.  The information will be useful to MoDOT and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00801A26">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00727750">
+        <w:t xml:space="preserve">ubrecipient, it is </w:t>
       </w:r>
       <w:r w:rsidR="004F22ED">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00727750">
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="007D283A">
-        <w:t xml:space="preserve"> during the next review to identify areas that may need to be re-examined to ensure the required actions were </w:t>
+        <w:t xml:space="preserve"> during the next review to identify </w:t>
+      </w:r>
+      <w:r w:rsidR="007D283A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">areas that may need to be re-examined to ensure the required actions </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3809">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="007D283A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00980E3C">
         <w:t>implemented.  To finalize the report, mak</w:t>
       </w:r>
       <w:r w:rsidR="00AC57D4">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00980E3C">
         <w:t xml:space="preserve"> sure all the information is correct and </w:t>
       </w:r>
       <w:r w:rsidR="00F34C3D">
         <w:t xml:space="preserve">that it reflects the </w:t>
       </w:r>
       <w:r>
         <w:t>date each finding was closed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781784C8" w14:textId="6017C31B" w:rsidR="00F34C3D" w:rsidRPr="0023009F" w:rsidRDefault="00F34C3D" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="781784C8" w14:textId="6017C31B" w:rsidR="00F34C3D" w:rsidRPr="00DB08CD" w:rsidRDefault="00F34C3D" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="36" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023009F">
+        <w:pPrChange w:id="37" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading4"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB08CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="38" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Review Closeout Transmittal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F89B56" w14:textId="637DB945" w:rsidR="00A31F57" w:rsidRDefault="00EA59F4" w:rsidP="006153B8">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>MoDOT provides the organization with a standard template to be used for closing all reviews</w:t>
       </w:r>
       <w:r w:rsidR="003A46D0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009F1DDA">
         <w:t xml:space="preserve">the consultant </w:t>
       </w:r>
       <w:r w:rsidR="003A46D0">
         <w:t xml:space="preserve">updates the document with: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDE1925" w14:textId="3BBC3034" w:rsidR="00A36A39" w:rsidRDefault="00B110F9" w:rsidP="006D1398">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="101"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The date</w:t>
       </w:r>
       <w:r w:rsidR="00E7401C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A36A39">
         <w:t>subrecipient’s contact and address information</w:t>
       </w:r>
       <w:r w:rsidR="00E47C8B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2770CE3E" w14:textId="34D92458" w:rsidR="00E80D61" w:rsidRDefault="00E80D61" w:rsidP="006D1398">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="102"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Program (</w:t>
       </w:r>
@@ -5032,82 +5613,143 @@
       <w:r>
         <w:t>Number of findings and/or recommendations</w:t>
       </w:r>
       <w:r w:rsidR="00E47C8B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2147E911" w14:textId="332DD8AB" w:rsidR="00F4617E" w:rsidRDefault="00B110F9" w:rsidP="006D1398">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="102"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The date all findings </w:t>
       </w:r>
       <w:r w:rsidR="00F606A5">
         <w:t>were closed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DBE533" w14:textId="6131A5DE" w:rsidR="00CF42C2" w:rsidRPr="00FD13DB" w:rsidRDefault="00055725" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="65DBE533" w14:textId="122BB2D3" w:rsidR="00CF42C2" w:rsidRPr="00DB08CD" w:rsidRDefault="00055725" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="39" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FD13DB">
+        <w:pPrChange w:id="40" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading4"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB08CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="41" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
-        <w:t>Post Site Visit Risk Assessment</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="065CA793" w14:textId="77777777" w:rsidR="00B00EA3" w:rsidRDefault="003E5010" w:rsidP="00956412">
+        <w:t xml:space="preserve">Post </w:t>
+      </w:r>
+      <w:r w:rsidR="00667391" w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="42" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB08CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="43" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risk Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065CA793" w14:textId="317800A0" w:rsidR="00B00EA3" w:rsidRDefault="003E5010" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="103"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Prepare the Post Site Visit Risk Assessment</w:t>
+        <w:t xml:space="preserve">Prepare the Post </w:t>
+      </w:r>
+      <w:r w:rsidR="00667391">
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Risk Assessment</w:t>
       </w:r>
       <w:r w:rsidR="005F028D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636290">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00DD09D1">
         <w:t>sing the template provided by MoDOT</w:t>
       </w:r>
       <w:r w:rsidR="00201C6D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2564C8A0" w14:textId="621B02A8" w:rsidR="00CC3455" w:rsidRDefault="00CC3455" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="104"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
@@ -5235,65 +5877,65 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Did the subrecipient meet the single audit threshold? If yes, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EE507D" w14:textId="671C9E07" w:rsidR="009606E1" w:rsidRDefault="009606E1" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="108"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00CC6340">
         <w:t xml:space="preserve">as single audit </w:t>
       </w:r>
       <w:r>
         <w:t>performed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCCA2E6" w14:textId="772E6435" w:rsidR="00D76F57" w:rsidRDefault="009606E1" w:rsidP="00956412">
+    <w:p w14:paraId="0CCCA2E6" w14:textId="5C4DB139" w:rsidR="00D76F57" w:rsidRDefault="00CB3809" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="108"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
-        <w:t>W</w:t>
+        <w:t>Are</w:t>
       </w:r>
       <w:r w:rsidR="00F901C8">
-        <w:t xml:space="preserve">ere there </w:t>
+        <w:t xml:space="preserve"> there </w:t>
       </w:r>
       <w:r w:rsidR="00CC6340">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00F901C8">
         <w:t>findings</w:t>
       </w:r>
       <w:r w:rsidR="0001712D">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3751BF74" w14:textId="77777777" w:rsidR="008B4B4C" w:rsidRDefault="008B4B4C" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="109"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t>Did the finding involve MoDOT funds?</w:t>
       </w:r>
     </w:p>
@@ -5476,51 +6118,59 @@
     <w:p w14:paraId="0A5E6744" w14:textId="0B2344BB" w:rsidR="00B93FA9" w:rsidRDefault="003C012F" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="113"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Does their financial system comply with GAAP? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558AE462" w14:textId="77777777" w:rsidR="007F3F36" w:rsidRDefault="007F3F36" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="113"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r>
-        <w:t>Are required financial policies and procedures in place?</w:t>
+        <w:t xml:space="preserve">Are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>required financial policies and procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in place?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294F5F0B" w14:textId="0540B2FC" w:rsidR="003C012F" w:rsidRDefault="007F3F36" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="113"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r>
         <w:t>Any other issues</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C6D">
         <w:t xml:space="preserve"> identified</w:t>
       </w:r>
       <w:r w:rsidR="0001712D">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E0E20C" w14:textId="09CD9FD5" w:rsidR="00AD6C6D" w:rsidRPr="006A6018" w:rsidRDefault="00ED27E6" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5581,94 +6231,106 @@
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Were the staff receptive to </w:t>
       </w:r>
       <w:r w:rsidR="001A3B09">
         <w:t>potential improvements to their program?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F90479" w14:textId="7914CDF6" w:rsidR="007C472C" w:rsidRPr="006A6018" w:rsidRDefault="00C56352" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="116"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If there </w:t>
       </w:r>
       <w:r w:rsidR="004D7600">
         <w:t>were</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> any follow up</w:t>
       </w:r>
       <w:r w:rsidR="004D7600">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, were the corrective actions </w:t>
       </w:r>
       <w:r w:rsidR="00746750">
         <w:t>submitted timely and complete?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD6D2C8" w14:textId="1775260A" w:rsidR="00ED27E6" w:rsidRPr="00CE5338" w:rsidRDefault="00ED27E6" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="117"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="990"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE5338">
         <w:t>Stability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073BF362" w14:textId="373DB2A8" w:rsidR="001A3B09" w:rsidRPr="00CE5338" w:rsidRDefault="001A3B09" w:rsidP="00956412">
+    <w:p w14:paraId="073BF362" w14:textId="2B94BC6A" w:rsidR="001A3B09" w:rsidRPr="00CE5338" w:rsidRDefault="001A3B09" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="118"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE5338">
-        <w:t xml:space="preserve">Has there been recent turn over in key staff.  </w:t>
+        <w:t>Has there</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5338">
+        <w:t xml:space="preserve"> been recent </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3809" w:rsidRPr="00CE5338">
+        <w:t>turnover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5338">
+        <w:t xml:space="preserve"> in key staff.  </w:t>
       </w:r>
       <w:r w:rsidR="00342ACE" w:rsidRPr="00CE5338">
         <w:t>Key staff include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D4D9B0" w14:textId="011207F3" w:rsidR="00342ACE" w:rsidRPr="00CE5338" w:rsidRDefault="00342ACE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="119"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE5338">
         <w:t>Executive Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D2CF1A" w14:textId="4B544CBC" w:rsidR="00342ACE" w:rsidRPr="00CE5338" w:rsidRDefault="00342ACE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="119"/>
@@ -5689,63 +6351,68 @@
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE5338">
         <w:t>Finance Manager (operating and mobility management only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3EEC5E" w14:textId="0556D0F6" w:rsidR="00342ACE" w:rsidRPr="00CE5338" w:rsidRDefault="00342ACE" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="119"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1710"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE5338">
         <w:t>Drug and Alcohol Program Manager (</w:t>
       </w:r>
       <w:r w:rsidR="00CE5338" w:rsidRPr="00CE5338">
         <w:t>5311 or 5310-with CDL vehicles)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352A6981" w14:textId="21F49CE4" w:rsidR="001A3B09" w:rsidRPr="00C654E8" w:rsidRDefault="001A3B09" w:rsidP="00956412">
+    <w:p w14:paraId="352A6981" w14:textId="040CE6C8" w:rsidR="001A3B09" w:rsidRPr="00C654E8" w:rsidRDefault="001A3B09" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="120"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00C654E8">
-        <w:lastRenderedPageBreak/>
-        <w:t>How long have the current project manager(s) been with the organization and/or in their current position?</w:t>
+        <w:t xml:space="preserve">How long </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3809" w:rsidRPr="00C654E8">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C654E8">
+        <w:t xml:space="preserve"> the current project manager(s) been with the organization and/or in their current position?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503B59A8" w14:textId="6F1F4BC3" w:rsidR="00ED27E6" w:rsidRPr="00C654E8" w:rsidRDefault="00ED27E6" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="121"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00C654E8">
         <w:t>Experience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBDDBE7" w14:textId="1717A18F" w:rsidR="00510D47" w:rsidRPr="00C654E8" w:rsidRDefault="00510D47" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="122"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
@@ -5771,160 +6438,270 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="1350"/>
       </w:pPr>
       <w:r w:rsidRPr="00C654E8">
         <w:t>Did the program staff attend the most recent MoDOT annual training?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B267C89" w14:textId="07EDDD0E" w:rsidR="00406E29" w:rsidRDefault="001E00DB" w:rsidP="00F26D45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Save the file to the subrecipient’s close out folder on SharePoint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F270AA" w14:textId="74EE0B25" w:rsidR="00C41404" w:rsidRPr="00C011A4" w:rsidRDefault="00C011A4" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="75F270AA" w14:textId="74EE0B25" w:rsidR="00C41404" w:rsidRPr="00DB08CD" w:rsidRDefault="00C011A4" w:rsidP="00DB08CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="44" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C011A4">
+        <w:pPrChange w:id="45" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+          <w:pPr>
+            <w:pStyle w:val="Heading4"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB08CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="46" w:author="Christy L. Evers" w:date="2026-08-10T10:00:00Z" w16du:dateUtc="2026-08-10T15:00:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Closeout</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E95F163" w14:textId="039190D7" w:rsidR="005967A8" w:rsidRDefault="00053F66" w:rsidP="006153B8">
-[...1 lines deleted...]
-        <w:t>After all findings have been closed, prepared the close out documents</w:t>
+    <w:p w14:paraId="0E95F163" w14:textId="1F6780BD" w:rsidR="005967A8" w:rsidRDefault="00053F66" w:rsidP="006153B8">
+      <w:r>
+        <w:t xml:space="preserve">After all findings have been closed, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B49A5">
+        <w:t>Consultant</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3969">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0024460A">
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BA1B51D" w14:textId="348A8A85" w:rsidR="005967A8" w:rsidRDefault="005967A8" w:rsidP="00956412">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646BA81B" w14:textId="31D93C15" w:rsidR="004430ED" w:rsidRDefault="005967A8" w:rsidP="00EE269C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="92"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="001E77DF">
+        <w:t>orward</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3969">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001E77DF">
+        <w:t xml:space="preserve"> the close out documents to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE269C">
+        <w:t xml:space="preserve">MoDOT Program Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="007B17AF">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="004430ED">
+        <w:t xml:space="preserve"> review</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE269C">
+        <w:t xml:space="preserve"> for accuracy</w:t>
+      </w:r>
+      <w:r w:rsidR="007B17AF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3BB0D5" w14:textId="4670190A" w:rsidR="00EE269C" w:rsidRDefault="004430ED" w:rsidP="00EE269C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="92"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once reviewed MoDOT’s Program Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE269C">
+        <w:t xml:space="preserve">forwards to MoDOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE269C" w:rsidRPr="000F5938">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transit’s Administrator </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE269C">
+        <w:t>for concurrence</w:t>
+      </w:r>
+      <w:r w:rsidR="002A006A">
+        <w:t xml:space="preserve"> to close review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E083569" w14:textId="7E973239" w:rsidR="00A6307B" w:rsidRDefault="00A6307B" w:rsidP="00EE269C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="92"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MoDOT’s Administrator of Transit sends concurrence to </w:t>
+      </w:r>
+      <w:r w:rsidR="000B564B">
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to close out review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F79B30D" w14:textId="360E6515" w:rsidR="005967A8" w:rsidRDefault="00F22B57" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="123"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>F</w:t>
-[...17 lines deleted...]
-      <w:r>
         <w:t>Once concurrence is received</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6307B">
+        <w:t>, Consultant</w:t>
       </w:r>
       <w:r w:rsidR="00120AB8">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CE9ECA" w14:textId="54E907EA" w:rsidR="005967A8" w:rsidRDefault="005967A8" w:rsidP="00956412">
+    <w:p w14:paraId="42CE9ECA" w14:textId="10CFC223" w:rsidR="005967A8" w:rsidRDefault="005967A8" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="124"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00F22B57">
-        <w:t xml:space="preserve">orward the Closeout </w:t>
+        <w:t>orward</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6307B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22B57">
+        <w:t xml:space="preserve"> the Closeout </w:t>
       </w:r>
       <w:r w:rsidR="005F1543">
         <w:t xml:space="preserve">report </w:t>
       </w:r>
       <w:r w:rsidR="00F22B57">
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00BC270A">
         <w:t xml:space="preserve">final Findings and Recommendations Report to the subrecipient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EB4098" w14:textId="6AED47F0" w:rsidR="005967A8" w:rsidRDefault="005967A8" w:rsidP="00956412">
+    <w:p w14:paraId="19EB4098" w14:textId="4D478D86" w:rsidR="005967A8" w:rsidRDefault="005967A8" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="124"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00BC270A">
         <w:t xml:space="preserve">pdate the </w:t>
       </w:r>
+      <w:r w:rsidR="00D10378">
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
       <w:r w:rsidR="00A656A2">
-        <w:t xml:space="preserve">site visit status field to “Review </w:t>
+        <w:t xml:space="preserve">status field to “Review </w:t>
       </w:r>
       <w:r w:rsidR="00E173A9">
         <w:t>Closed”</w:t>
       </w:r>
       <w:r w:rsidR="00A656A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F1543">
         <w:t xml:space="preserve">and enter the date closed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205A0C8D" w14:textId="4FEF3B44" w:rsidR="001B3ADC" w:rsidRDefault="001B3ADC" w:rsidP="00C06B55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1543">
         <w:rPr>
           <w:b/>
@@ -6057,153 +6834,148 @@
       <w:r w:rsidR="007F06B4">
         <w:t>The report includes</w:t>
       </w:r>
       <w:r w:rsidR="001C5761">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="005B6D67">
         <w:t>rior year reviews</w:t>
       </w:r>
       <w:r w:rsidR="00697B1B">
         <w:t xml:space="preserve"> that are still open</w:t>
       </w:r>
       <w:r w:rsidR="001C5761">
         <w:t xml:space="preserve"> and c</w:t>
       </w:r>
       <w:r w:rsidR="005B6D67">
         <w:t>urrent year reviews</w:t>
       </w:r>
       <w:r w:rsidR="003346AD">
         <w:t xml:space="preserve"> in chronological order</w:t>
       </w:r>
       <w:r w:rsidR="00EE4A6B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFC7E14" w14:textId="6FFA4C56" w:rsidR="00791E17" w:rsidRDefault="00791E17" w:rsidP="006153B8">
+    <w:p w14:paraId="1EFC7E14" w14:textId="0F722B4F" w:rsidR="00791E17" w:rsidRDefault="00791E17" w:rsidP="006153B8">
       <w:pPr>
         <w:ind w:left="50"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The monthly report consists of </w:t>
       </w:r>
       <w:r w:rsidR="002B2EDF">
-        <w:t>three elements</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> documents</w:t>
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r w:rsidR="000B564B">
+        <w:t>elements</w:t>
       </w:r>
       <w:r w:rsidR="00CF6F04">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2076DFDF" w14:textId="437EFAD0" w:rsidR="007A1CB9" w:rsidRDefault="007A1CB9" w:rsidP="00956412">
+    <w:p w14:paraId="2076DFDF" w14:textId="14F6AAE1" w:rsidR="007A1CB9" w:rsidRDefault="007A1CB9" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="125"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>A copy of the review work plan for the current year</w:t>
+        <w:t xml:space="preserve">A copy of the review work plan for the current </w:t>
+      </w:r>
+      <w:r w:rsidR="000B564B">
+        <w:t>year</w:t>
       </w:r>
       <w:r w:rsidR="00A67424">
-        <w:t xml:space="preserve"> that contains a list of all the </w:t>
+        <w:t xml:space="preserve"> contains a list of all the </w:t>
       </w:r>
       <w:r w:rsidR="00CF3284">
         <w:t>reviews.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE86D8F" w14:textId="7968E110" w:rsidR="00C115CA" w:rsidRDefault="00CF3284" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="125"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A table that summarizes the status of each review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B6E2BC" w14:textId="0F6E17A9" w:rsidR="002B2EDF" w:rsidRDefault="002B2EDF" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="125"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Comments on specific reviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BC80CE" w14:textId="360780EC" w:rsidR="00D761AB" w:rsidRDefault="00F7061B" w:rsidP="006153B8">
       <w:r>
         <w:t xml:space="preserve">On occasion there are specific subrecipients that may have </w:t>
       </w:r>
       <w:r w:rsidR="00EC53CF">
         <w:t>additional issues which either require in depth technical assistance</w:t>
       </w:r>
       <w:r w:rsidR="00D54ED0">
         <w:t xml:space="preserve">, have substantial compliance issues, or </w:t>
       </w:r>
       <w:r w:rsidR="00AD6316">
         <w:t xml:space="preserve">the Consultant </w:t>
       </w:r>
       <w:r w:rsidR="00D54ED0">
         <w:t>is having difficulty in getting responses or documentation</w:t>
       </w:r>
       <w:r w:rsidR="004E1109">
         <w:t xml:space="preserve">, this is identified to discuss with MoDOT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400A819D" w14:textId="11ABF462" w:rsidR="00B72CFA" w:rsidRDefault="00B72CFA" w:rsidP="006153B8">
-      <w:r>
+    <w:p w14:paraId="400A819D" w14:textId="560632AF" w:rsidR="00B72CFA" w:rsidRDefault="00B72CFA" w:rsidP="006153B8">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Throughout the year, MoDOT may </w:t>
       </w:r>
       <w:r w:rsidR="00125B19">
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidR="00AD6316">
         <w:t xml:space="preserve">the Consultant </w:t>
       </w:r>
       <w:r w:rsidR="005552FA">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00125B19">
-        <w:t>assist</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> with special projects</w:t>
+        <w:t>assist with special projects</w:t>
       </w:r>
       <w:r w:rsidR="00ED38BA">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00A21213">
         <w:t>maintain compliance</w:t>
       </w:r>
       <w:r w:rsidR="00B72BF4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00125B19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E0143E">
         <w:t>Examples</w:t>
       </w:r>
       <w:r w:rsidR="00A27B1E">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="000B7E9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E0143E">
         <w:t xml:space="preserve">special projects </w:t>
       </w:r>
@@ -6237,193 +7009,297 @@
           <w:numId w:val="126"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Title VI Plan reviews</w:t>
       </w:r>
       <w:r w:rsidR="00453A96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F610E09" w14:textId="66476EEB" w:rsidR="008D2005" w:rsidRDefault="008D2005" w:rsidP="00956412">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="127"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assistance in preparing for and responding to FTA </w:t>
       </w:r>
       <w:r w:rsidR="00C20FFE">
         <w:t xml:space="preserve">oversight reviews. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1672FA0F" w14:textId="66EA9666" w:rsidR="002E790C" w:rsidRPr="008E5EDB" w:rsidRDefault="004B1CA9" w:rsidP="00F225E9">
+    <w:p w14:paraId="1672FA0F" w14:textId="66EA9666" w:rsidR="002E790C" w:rsidRDefault="004B1CA9" w:rsidP="00F225E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="128"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Analysis of data associated with s</w:t>
       </w:r>
       <w:r w:rsidR="000B7E9B">
         <w:t xml:space="preserve">ervice development planning </w:t>
       </w:r>
       <w:r w:rsidR="00642D7B">
         <w:t>studies.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002E790C" w:rsidRPr="008E5EDB" w:rsidSect="001969F4">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="584293EA" w14:textId="77777777" w:rsidR="00C06AB0" w:rsidRDefault="00C06AB0" w:rsidP="00C06AB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7D1050" w14:textId="03ADBFF7" w:rsidR="00EA52B1" w:rsidRPr="00185609" w:rsidRDefault="00EA52B1" w:rsidP="00185609">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185609">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consultant Oversight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6043FB61" w14:textId="072C451F" w:rsidR="00C06AB0" w:rsidRPr="00185609" w:rsidRDefault="0033056C" w:rsidP="00C06AB0">
+      <w:r w:rsidRPr="00185609">
+        <w:t xml:space="preserve">To conduct oversight on MoDOT’s Consultant, MoDOT Program Managers and/or Administrator of Transit will </w:t>
+      </w:r>
+      <w:r w:rsidR="00B165E8" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">attend 5% of </w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B165E8" w:rsidRPr="00185609">
+        <w:t>oversight/compliance reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34C50" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> each year</w:t>
+      </w:r>
+      <w:r w:rsidR="009676E7" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t>verify</w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t>Consultant is conducting review</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> in accordance </w:t>
+      </w:r>
+      <w:r w:rsidR="000B564B" w:rsidRPr="00185609">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> federal and state regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="009676E7" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">, as well </w:t>
+      </w:r>
+      <w:r w:rsidR="000B564B" w:rsidRPr="000B564B">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="009676E7" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">providing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t>the technical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03FA" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> assistance to MoDOT subrecipients</w:t>
+      </w:r>
+      <w:r w:rsidR="008720BF" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> when needed</w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008720BF" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0082554A" w:rsidRPr="00185609">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B165E8" w:rsidRPr="00185609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C06AB0" w:rsidRPr="00185609" w:rsidSect="001969F4">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1166" w:right="1152" w:bottom="1440" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A854DED" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD" w:rsidP="001C5F27">
+    <w:p w14:paraId="240AC8C8" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038" w:rsidP="001C5F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="681BD1FB" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD" w:rsidP="001C5F27">
+    <w:p w14:paraId="499849C1" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038" w:rsidP="001C5F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="317E7CDA" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD">
+    <w:p w14:paraId="5C9EC6F4" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="488289063"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="2DE95D49" w14:textId="0282AFA4" w:rsidR="00D329CE" w:rsidRDefault="00D329CE" w:rsidP="002D44CA">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
@@ -6502,117 +7378,94 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0594DEC4" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD" w:rsidP="001C5F27">
+    <w:p w14:paraId="34B8A240" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038" w:rsidP="001C5F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2182584D" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD" w:rsidP="001C5F27">
+    <w:p w14:paraId="5A381B65" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038" w:rsidP="001C5F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42AA5C03" w14:textId="77777777" w:rsidR="00E36ECD" w:rsidRDefault="00E36ECD">
+    <w:p w14:paraId="066D2704" w14:textId="77777777" w:rsidR="007A2038" w:rsidRDefault="007A2038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="71461079" w14:textId="11127A1B" w:rsidR="00D329CE" w:rsidRDefault="00D329CE" w:rsidP="0058676F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71461079" w14:textId="46D33F36" w:rsidR="00D329CE" w:rsidRDefault="00D329CE" w:rsidP="0058676F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...11 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009053EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8BCECD36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7193,61 +8046,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08281A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="305A5156"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="7CA2DA90"/>
+    <w:lvl w:ilvl="0" w:tplc="5B7AD864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -21550,54 +22404,63 @@
   <w:num w:numId="134" w16cid:durableId="400057453">
     <w:abstractNumId w:val="124"/>
   </w:num>
   <w:num w:numId="135" w16cid:durableId="1892111739">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="136" w16cid:durableId="881944839">
     <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="137" w16cid:durableId="315233218">
     <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="138" w16cid:durableId="677075683">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="139" w16cid:durableId="655036102">
     <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="140" w16cid:durableId="1104688608">
     <w:abstractNumId w:val="115"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="135"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Christy L. Evers">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Christy.Evers@modot.mo.gov::56412e32-a6b6-46ea-b7d8-ae709e75cdea"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5F27"/>
@@ -21647,202 +22510,209 @@
     <w:rsid w:val="0004647E"/>
     <w:rsid w:val="00046C9E"/>
     <w:rsid w:val="0005027E"/>
     <w:rsid w:val="0005109E"/>
     <w:rsid w:val="000515FB"/>
     <w:rsid w:val="00051BAA"/>
     <w:rsid w:val="00051FC8"/>
     <w:rsid w:val="0005239B"/>
     <w:rsid w:val="00053696"/>
     <w:rsid w:val="00053F66"/>
     <w:rsid w:val="00054EDB"/>
     <w:rsid w:val="00055597"/>
     <w:rsid w:val="00055725"/>
     <w:rsid w:val="000558B7"/>
     <w:rsid w:val="000573C6"/>
     <w:rsid w:val="000577F3"/>
     <w:rsid w:val="00060752"/>
     <w:rsid w:val="000613A1"/>
     <w:rsid w:val="00061894"/>
     <w:rsid w:val="00064971"/>
     <w:rsid w:val="00064B00"/>
     <w:rsid w:val="00065684"/>
     <w:rsid w:val="00065AAC"/>
     <w:rsid w:val="0006705A"/>
     <w:rsid w:val="000672AD"/>
+    <w:rsid w:val="0007028C"/>
     <w:rsid w:val="000728C9"/>
     <w:rsid w:val="0007293E"/>
     <w:rsid w:val="00072C33"/>
     <w:rsid w:val="000732B2"/>
     <w:rsid w:val="000749C4"/>
     <w:rsid w:val="00074F47"/>
     <w:rsid w:val="00075360"/>
     <w:rsid w:val="00077A3E"/>
     <w:rsid w:val="000802D0"/>
     <w:rsid w:val="00080CCA"/>
     <w:rsid w:val="00081AE1"/>
     <w:rsid w:val="00081B1F"/>
     <w:rsid w:val="00081FB8"/>
     <w:rsid w:val="000820C5"/>
     <w:rsid w:val="00082317"/>
     <w:rsid w:val="00083DD8"/>
     <w:rsid w:val="00083F86"/>
     <w:rsid w:val="00084076"/>
     <w:rsid w:val="00085088"/>
     <w:rsid w:val="00090437"/>
     <w:rsid w:val="00090B8C"/>
     <w:rsid w:val="00092BD4"/>
     <w:rsid w:val="00092CA5"/>
     <w:rsid w:val="00094231"/>
     <w:rsid w:val="000956BC"/>
     <w:rsid w:val="00095901"/>
     <w:rsid w:val="000959A1"/>
     <w:rsid w:val="00095C4D"/>
     <w:rsid w:val="000A1664"/>
     <w:rsid w:val="000A2DEE"/>
     <w:rsid w:val="000A3057"/>
     <w:rsid w:val="000A396A"/>
     <w:rsid w:val="000A4426"/>
     <w:rsid w:val="000A5124"/>
     <w:rsid w:val="000A664F"/>
     <w:rsid w:val="000A7376"/>
     <w:rsid w:val="000B0609"/>
     <w:rsid w:val="000B0F5E"/>
     <w:rsid w:val="000B1A9B"/>
     <w:rsid w:val="000B1BE5"/>
     <w:rsid w:val="000B45A6"/>
     <w:rsid w:val="000B4C9E"/>
+    <w:rsid w:val="000B564B"/>
     <w:rsid w:val="000B5651"/>
     <w:rsid w:val="000B5AFB"/>
     <w:rsid w:val="000B6EFA"/>
     <w:rsid w:val="000B7E9B"/>
     <w:rsid w:val="000B7F6F"/>
     <w:rsid w:val="000B7F87"/>
     <w:rsid w:val="000C1322"/>
     <w:rsid w:val="000C13BB"/>
     <w:rsid w:val="000C42DC"/>
     <w:rsid w:val="000C5859"/>
     <w:rsid w:val="000C6CF3"/>
     <w:rsid w:val="000C7728"/>
     <w:rsid w:val="000C77A8"/>
     <w:rsid w:val="000C7F3F"/>
     <w:rsid w:val="000D03B0"/>
     <w:rsid w:val="000D0612"/>
     <w:rsid w:val="000D15E8"/>
     <w:rsid w:val="000D2F6A"/>
     <w:rsid w:val="000D36E7"/>
     <w:rsid w:val="000D633D"/>
     <w:rsid w:val="000E2409"/>
     <w:rsid w:val="000E3225"/>
     <w:rsid w:val="000E3B25"/>
     <w:rsid w:val="000E4E85"/>
     <w:rsid w:val="000E5438"/>
     <w:rsid w:val="000E59DA"/>
     <w:rsid w:val="000E5BD8"/>
     <w:rsid w:val="000E6119"/>
     <w:rsid w:val="000E65A1"/>
     <w:rsid w:val="000F2339"/>
     <w:rsid w:val="000F26BD"/>
+    <w:rsid w:val="000F3969"/>
     <w:rsid w:val="000F3C3F"/>
+    <w:rsid w:val="000F4FDC"/>
     <w:rsid w:val="000F5938"/>
     <w:rsid w:val="000F5A0F"/>
     <w:rsid w:val="000F6A72"/>
     <w:rsid w:val="000F74F1"/>
     <w:rsid w:val="000F7832"/>
     <w:rsid w:val="00101676"/>
     <w:rsid w:val="001017F2"/>
     <w:rsid w:val="00102005"/>
     <w:rsid w:val="00103C79"/>
     <w:rsid w:val="00104530"/>
     <w:rsid w:val="00104FF9"/>
     <w:rsid w:val="00106ADF"/>
     <w:rsid w:val="001137EF"/>
     <w:rsid w:val="00115CF3"/>
     <w:rsid w:val="00115FB0"/>
     <w:rsid w:val="0011704A"/>
     <w:rsid w:val="001173B9"/>
     <w:rsid w:val="00117412"/>
     <w:rsid w:val="00117EE9"/>
     <w:rsid w:val="001200FB"/>
     <w:rsid w:val="00120AB8"/>
     <w:rsid w:val="00120FE0"/>
     <w:rsid w:val="00121618"/>
     <w:rsid w:val="001223C8"/>
     <w:rsid w:val="001234A1"/>
     <w:rsid w:val="00125B19"/>
     <w:rsid w:val="001264AC"/>
     <w:rsid w:val="001274B4"/>
     <w:rsid w:val="0013062F"/>
     <w:rsid w:val="00132FCB"/>
     <w:rsid w:val="001330D7"/>
     <w:rsid w:val="001353A7"/>
     <w:rsid w:val="00135EAC"/>
     <w:rsid w:val="001373F2"/>
     <w:rsid w:val="00137C38"/>
+    <w:rsid w:val="001402DA"/>
     <w:rsid w:val="00140960"/>
     <w:rsid w:val="00140D8A"/>
     <w:rsid w:val="00141D5C"/>
     <w:rsid w:val="0014248D"/>
     <w:rsid w:val="00142E29"/>
     <w:rsid w:val="00143287"/>
     <w:rsid w:val="001438F8"/>
     <w:rsid w:val="00144CC6"/>
     <w:rsid w:val="00145F13"/>
     <w:rsid w:val="00145F45"/>
     <w:rsid w:val="00146685"/>
     <w:rsid w:val="0014697D"/>
     <w:rsid w:val="00146D73"/>
     <w:rsid w:val="00146E00"/>
     <w:rsid w:val="00154099"/>
     <w:rsid w:val="0015439A"/>
     <w:rsid w:val="00154DF2"/>
     <w:rsid w:val="001554AA"/>
     <w:rsid w:val="00155649"/>
     <w:rsid w:val="00157C3B"/>
     <w:rsid w:val="001619D4"/>
     <w:rsid w:val="00162143"/>
     <w:rsid w:val="001624E0"/>
     <w:rsid w:val="001625B6"/>
     <w:rsid w:val="001627DE"/>
     <w:rsid w:val="00164D17"/>
     <w:rsid w:val="00165FB9"/>
     <w:rsid w:val="00166A43"/>
     <w:rsid w:val="00167078"/>
     <w:rsid w:val="001714F0"/>
     <w:rsid w:val="00173DE9"/>
     <w:rsid w:val="0017482C"/>
     <w:rsid w:val="00174BFE"/>
     <w:rsid w:val="00176308"/>
     <w:rsid w:val="00176AFF"/>
     <w:rsid w:val="001776F8"/>
     <w:rsid w:val="00177D23"/>
     <w:rsid w:val="0018020F"/>
     <w:rsid w:val="001806BE"/>
     <w:rsid w:val="001809C3"/>
+    <w:rsid w:val="001813B7"/>
     <w:rsid w:val="001813EA"/>
     <w:rsid w:val="001825EA"/>
     <w:rsid w:val="00184999"/>
+    <w:rsid w:val="00185609"/>
     <w:rsid w:val="00187267"/>
     <w:rsid w:val="00192CD7"/>
     <w:rsid w:val="00192E6F"/>
     <w:rsid w:val="00195B86"/>
     <w:rsid w:val="00195BFF"/>
     <w:rsid w:val="001969F4"/>
     <w:rsid w:val="00196C69"/>
     <w:rsid w:val="00196C7E"/>
     <w:rsid w:val="00197C3D"/>
     <w:rsid w:val="001A1EDE"/>
     <w:rsid w:val="001A2656"/>
     <w:rsid w:val="001A299B"/>
     <w:rsid w:val="001A29A9"/>
     <w:rsid w:val="001A2C8E"/>
     <w:rsid w:val="001A3B09"/>
     <w:rsid w:val="001A417C"/>
     <w:rsid w:val="001A4683"/>
     <w:rsid w:val="001A59DA"/>
     <w:rsid w:val="001A6CA3"/>
     <w:rsid w:val="001A6E93"/>
     <w:rsid w:val="001B1E91"/>
     <w:rsid w:val="001B3ADC"/>
     <w:rsid w:val="001B3C20"/>
     <w:rsid w:val="001B5CED"/>
     <w:rsid w:val="001C1577"/>
@@ -21863,130 +22733,137 @@
     <w:rsid w:val="001D37CD"/>
     <w:rsid w:val="001D602C"/>
     <w:rsid w:val="001D6086"/>
     <w:rsid w:val="001D639A"/>
     <w:rsid w:val="001D69C0"/>
     <w:rsid w:val="001E00DB"/>
     <w:rsid w:val="001E09F4"/>
     <w:rsid w:val="001E0B24"/>
     <w:rsid w:val="001E3C0E"/>
     <w:rsid w:val="001E4DD9"/>
     <w:rsid w:val="001E6E9A"/>
     <w:rsid w:val="001E71D2"/>
     <w:rsid w:val="001E77DF"/>
     <w:rsid w:val="001E7F63"/>
     <w:rsid w:val="001F0E6F"/>
     <w:rsid w:val="001F1C2B"/>
     <w:rsid w:val="001F2C5B"/>
     <w:rsid w:val="001F51D5"/>
     <w:rsid w:val="001F52DA"/>
     <w:rsid w:val="001F5387"/>
     <w:rsid w:val="001F600C"/>
     <w:rsid w:val="001F6B47"/>
     <w:rsid w:val="0020137A"/>
     <w:rsid w:val="00201C6D"/>
     <w:rsid w:val="00202C61"/>
+    <w:rsid w:val="00202EB8"/>
     <w:rsid w:val="00203BF8"/>
     <w:rsid w:val="002049D0"/>
     <w:rsid w:val="00205600"/>
     <w:rsid w:val="00206864"/>
     <w:rsid w:val="00207BE4"/>
     <w:rsid w:val="00210C12"/>
     <w:rsid w:val="002125BF"/>
     <w:rsid w:val="002152E7"/>
+    <w:rsid w:val="00217008"/>
     <w:rsid w:val="002200E6"/>
     <w:rsid w:val="00220511"/>
     <w:rsid w:val="00220F16"/>
     <w:rsid w:val="00222193"/>
     <w:rsid w:val="00223471"/>
     <w:rsid w:val="00227B4E"/>
     <w:rsid w:val="00227FB5"/>
     <w:rsid w:val="0023009F"/>
     <w:rsid w:val="002301D7"/>
     <w:rsid w:val="0023044C"/>
     <w:rsid w:val="0023139B"/>
     <w:rsid w:val="0023272F"/>
     <w:rsid w:val="00232ECA"/>
     <w:rsid w:val="00232EE1"/>
     <w:rsid w:val="00233451"/>
     <w:rsid w:val="0023421E"/>
     <w:rsid w:val="0023428D"/>
     <w:rsid w:val="00234BF2"/>
     <w:rsid w:val="00235FD8"/>
     <w:rsid w:val="00236212"/>
     <w:rsid w:val="0023663B"/>
     <w:rsid w:val="0024270D"/>
     <w:rsid w:val="00242BD2"/>
     <w:rsid w:val="0024303F"/>
     <w:rsid w:val="00244487"/>
     <w:rsid w:val="0024460A"/>
     <w:rsid w:val="00244707"/>
     <w:rsid w:val="002452B6"/>
     <w:rsid w:val="002459AF"/>
     <w:rsid w:val="00247A09"/>
     <w:rsid w:val="00250133"/>
     <w:rsid w:val="00250C18"/>
     <w:rsid w:val="00250EDD"/>
     <w:rsid w:val="002512A7"/>
     <w:rsid w:val="00251854"/>
     <w:rsid w:val="00251A55"/>
+    <w:rsid w:val="00252926"/>
     <w:rsid w:val="00252960"/>
     <w:rsid w:val="002550CA"/>
     <w:rsid w:val="00255631"/>
     <w:rsid w:val="00255CD9"/>
     <w:rsid w:val="002618D5"/>
     <w:rsid w:val="00261B49"/>
     <w:rsid w:val="00263EDF"/>
     <w:rsid w:val="00264415"/>
     <w:rsid w:val="00266B93"/>
     <w:rsid w:val="00271594"/>
     <w:rsid w:val="00271CE2"/>
     <w:rsid w:val="00274073"/>
     <w:rsid w:val="0027457F"/>
     <w:rsid w:val="00275076"/>
     <w:rsid w:val="00276A15"/>
     <w:rsid w:val="00281298"/>
     <w:rsid w:val="00281391"/>
     <w:rsid w:val="002822B0"/>
     <w:rsid w:val="002822F9"/>
     <w:rsid w:val="002843D5"/>
     <w:rsid w:val="00284C25"/>
     <w:rsid w:val="002873AC"/>
     <w:rsid w:val="002919DD"/>
     <w:rsid w:val="00292E38"/>
     <w:rsid w:val="0029337C"/>
     <w:rsid w:val="0029500C"/>
     <w:rsid w:val="002951F4"/>
     <w:rsid w:val="00295DD8"/>
+    <w:rsid w:val="00297275"/>
+    <w:rsid w:val="002A006A"/>
     <w:rsid w:val="002A1EA3"/>
+    <w:rsid w:val="002A2102"/>
     <w:rsid w:val="002A3125"/>
     <w:rsid w:val="002A3B79"/>
     <w:rsid w:val="002A4D0C"/>
     <w:rsid w:val="002A75FB"/>
     <w:rsid w:val="002B062B"/>
     <w:rsid w:val="002B097F"/>
     <w:rsid w:val="002B158E"/>
+    <w:rsid w:val="002B171F"/>
     <w:rsid w:val="002B1973"/>
     <w:rsid w:val="002B25B6"/>
     <w:rsid w:val="002B264A"/>
     <w:rsid w:val="002B2EDF"/>
     <w:rsid w:val="002B31C8"/>
     <w:rsid w:val="002B39C6"/>
     <w:rsid w:val="002B3B62"/>
     <w:rsid w:val="002B487C"/>
     <w:rsid w:val="002B4BCD"/>
     <w:rsid w:val="002B595C"/>
     <w:rsid w:val="002B6049"/>
     <w:rsid w:val="002B74DF"/>
     <w:rsid w:val="002C06D4"/>
     <w:rsid w:val="002C1015"/>
     <w:rsid w:val="002C29D1"/>
     <w:rsid w:val="002C4A65"/>
     <w:rsid w:val="002C6BC2"/>
     <w:rsid w:val="002D0779"/>
     <w:rsid w:val="002D28CD"/>
     <w:rsid w:val="002D2EFF"/>
     <w:rsid w:val="002D34C9"/>
     <w:rsid w:val="002D38CC"/>
     <w:rsid w:val="002D44CA"/>
     <w:rsid w:val="002E2108"/>
     <w:rsid w:val="002E2272"/>
@@ -21999,136 +22876,146 @@
     <w:rsid w:val="002E790C"/>
     <w:rsid w:val="002E7AB5"/>
     <w:rsid w:val="002F05DF"/>
     <w:rsid w:val="002F091A"/>
     <w:rsid w:val="002F0C63"/>
     <w:rsid w:val="002F1FA0"/>
     <w:rsid w:val="002F2630"/>
     <w:rsid w:val="002F2933"/>
     <w:rsid w:val="002F2986"/>
     <w:rsid w:val="002F2ED2"/>
     <w:rsid w:val="002F2F78"/>
     <w:rsid w:val="002F3A72"/>
     <w:rsid w:val="002F4EB1"/>
     <w:rsid w:val="002F51F9"/>
     <w:rsid w:val="002F53C6"/>
     <w:rsid w:val="002F643A"/>
     <w:rsid w:val="002F6B72"/>
     <w:rsid w:val="002F6DA9"/>
     <w:rsid w:val="002F7854"/>
     <w:rsid w:val="002F78C6"/>
     <w:rsid w:val="0030044B"/>
     <w:rsid w:val="00302ABA"/>
     <w:rsid w:val="00304792"/>
     <w:rsid w:val="00304837"/>
     <w:rsid w:val="003051FF"/>
+    <w:rsid w:val="00305536"/>
     <w:rsid w:val="00306E5A"/>
     <w:rsid w:val="003076CB"/>
+    <w:rsid w:val="00310B68"/>
     <w:rsid w:val="003139D9"/>
     <w:rsid w:val="003167C7"/>
     <w:rsid w:val="003207C7"/>
     <w:rsid w:val="00320818"/>
     <w:rsid w:val="00321230"/>
     <w:rsid w:val="003236E5"/>
     <w:rsid w:val="00323ED7"/>
     <w:rsid w:val="00324E62"/>
     <w:rsid w:val="00327050"/>
     <w:rsid w:val="0032776E"/>
+    <w:rsid w:val="00327E8C"/>
     <w:rsid w:val="003302DA"/>
+    <w:rsid w:val="0033056C"/>
     <w:rsid w:val="00331019"/>
     <w:rsid w:val="003315A0"/>
     <w:rsid w:val="00332B92"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="003336D3"/>
     <w:rsid w:val="00333BAB"/>
     <w:rsid w:val="00333BD0"/>
     <w:rsid w:val="0033405C"/>
     <w:rsid w:val="003346AD"/>
     <w:rsid w:val="003348B4"/>
     <w:rsid w:val="003357B4"/>
     <w:rsid w:val="0033768A"/>
     <w:rsid w:val="00340A19"/>
     <w:rsid w:val="00341D66"/>
     <w:rsid w:val="00341E20"/>
     <w:rsid w:val="00342ACE"/>
     <w:rsid w:val="00342E19"/>
     <w:rsid w:val="0034428A"/>
     <w:rsid w:val="00345E72"/>
     <w:rsid w:val="00346AE4"/>
     <w:rsid w:val="0034700B"/>
     <w:rsid w:val="00352D63"/>
     <w:rsid w:val="00353238"/>
     <w:rsid w:val="00353B30"/>
+    <w:rsid w:val="00353B5B"/>
     <w:rsid w:val="00354A10"/>
+    <w:rsid w:val="00356F7C"/>
+    <w:rsid w:val="00357E1F"/>
     <w:rsid w:val="00360E46"/>
     <w:rsid w:val="00362D18"/>
     <w:rsid w:val="00362E7E"/>
     <w:rsid w:val="00365636"/>
     <w:rsid w:val="00365A10"/>
     <w:rsid w:val="00365F0A"/>
     <w:rsid w:val="0037020E"/>
     <w:rsid w:val="003704E9"/>
     <w:rsid w:val="00371EBD"/>
     <w:rsid w:val="00372703"/>
+    <w:rsid w:val="0037407D"/>
     <w:rsid w:val="003742BB"/>
     <w:rsid w:val="00374E79"/>
     <w:rsid w:val="00377F68"/>
     <w:rsid w:val="0038009E"/>
     <w:rsid w:val="0038013C"/>
     <w:rsid w:val="00382F6A"/>
     <w:rsid w:val="003836D0"/>
     <w:rsid w:val="00383ABC"/>
     <w:rsid w:val="00383CE9"/>
     <w:rsid w:val="00384FD7"/>
     <w:rsid w:val="00390845"/>
     <w:rsid w:val="00392BC4"/>
     <w:rsid w:val="00393DD0"/>
     <w:rsid w:val="003958CB"/>
     <w:rsid w:val="00396040"/>
+    <w:rsid w:val="003A0201"/>
     <w:rsid w:val="003A3768"/>
     <w:rsid w:val="003A46D0"/>
     <w:rsid w:val="003A55B1"/>
     <w:rsid w:val="003A6073"/>
     <w:rsid w:val="003A659E"/>
     <w:rsid w:val="003A728B"/>
     <w:rsid w:val="003A7663"/>
     <w:rsid w:val="003B0F12"/>
     <w:rsid w:val="003B1C68"/>
     <w:rsid w:val="003B367F"/>
     <w:rsid w:val="003B3687"/>
     <w:rsid w:val="003B4169"/>
     <w:rsid w:val="003B4407"/>
     <w:rsid w:val="003B48A8"/>
     <w:rsid w:val="003B4B89"/>
     <w:rsid w:val="003B4DD7"/>
     <w:rsid w:val="003B6606"/>
     <w:rsid w:val="003B78E8"/>
     <w:rsid w:val="003C012F"/>
     <w:rsid w:val="003C1D26"/>
     <w:rsid w:val="003C29AA"/>
     <w:rsid w:val="003C2C57"/>
     <w:rsid w:val="003C4286"/>
+    <w:rsid w:val="003C4C4A"/>
     <w:rsid w:val="003C56F6"/>
     <w:rsid w:val="003C6567"/>
     <w:rsid w:val="003C6E29"/>
     <w:rsid w:val="003C6EE4"/>
     <w:rsid w:val="003C7093"/>
     <w:rsid w:val="003C7273"/>
     <w:rsid w:val="003C7310"/>
     <w:rsid w:val="003D0975"/>
     <w:rsid w:val="003D2284"/>
     <w:rsid w:val="003D38AC"/>
     <w:rsid w:val="003D4BAD"/>
     <w:rsid w:val="003D5513"/>
     <w:rsid w:val="003D6978"/>
     <w:rsid w:val="003D6BCF"/>
     <w:rsid w:val="003D76F3"/>
     <w:rsid w:val="003E0B7E"/>
     <w:rsid w:val="003E2BFF"/>
     <w:rsid w:val="003E48A4"/>
     <w:rsid w:val="003E5010"/>
     <w:rsid w:val="003E5AB7"/>
     <w:rsid w:val="003E72CE"/>
     <w:rsid w:val="003E7687"/>
     <w:rsid w:val="003F04A9"/>
     <w:rsid w:val="003F0C28"/>
     <w:rsid w:val="003F1324"/>
@@ -22158,125 +23045,129 @@
     <w:rsid w:val="00412BA3"/>
     <w:rsid w:val="004131C9"/>
     <w:rsid w:val="00414C3C"/>
     <w:rsid w:val="0041715B"/>
     <w:rsid w:val="00420377"/>
     <w:rsid w:val="00422686"/>
     <w:rsid w:val="00423DC0"/>
     <w:rsid w:val="00424788"/>
     <w:rsid w:val="0042517F"/>
     <w:rsid w:val="00425704"/>
     <w:rsid w:val="00426795"/>
     <w:rsid w:val="0042710F"/>
     <w:rsid w:val="00430432"/>
     <w:rsid w:val="0043093C"/>
     <w:rsid w:val="0043120D"/>
     <w:rsid w:val="00431A7B"/>
     <w:rsid w:val="00431DD9"/>
     <w:rsid w:val="0043201C"/>
     <w:rsid w:val="00434696"/>
     <w:rsid w:val="004346EC"/>
     <w:rsid w:val="0043530E"/>
     <w:rsid w:val="004361EA"/>
     <w:rsid w:val="004366F3"/>
     <w:rsid w:val="0043688F"/>
     <w:rsid w:val="00442255"/>
+    <w:rsid w:val="004430ED"/>
     <w:rsid w:val="0044361E"/>
     <w:rsid w:val="004440A5"/>
     <w:rsid w:val="0044631C"/>
     <w:rsid w:val="00447340"/>
     <w:rsid w:val="0044746D"/>
     <w:rsid w:val="00447C7D"/>
     <w:rsid w:val="00447EF2"/>
     <w:rsid w:val="0045018A"/>
     <w:rsid w:val="0045023E"/>
     <w:rsid w:val="004503B0"/>
     <w:rsid w:val="004513C4"/>
     <w:rsid w:val="00453A96"/>
     <w:rsid w:val="00456BD7"/>
     <w:rsid w:val="00460ACA"/>
     <w:rsid w:val="004617A8"/>
     <w:rsid w:val="00461B8F"/>
     <w:rsid w:val="00467EE1"/>
     <w:rsid w:val="00470A90"/>
     <w:rsid w:val="004712B7"/>
     <w:rsid w:val="00471598"/>
     <w:rsid w:val="00472C25"/>
     <w:rsid w:val="004734F3"/>
     <w:rsid w:val="00474431"/>
     <w:rsid w:val="00475E03"/>
     <w:rsid w:val="0047692D"/>
     <w:rsid w:val="00477C55"/>
     <w:rsid w:val="00480BAF"/>
     <w:rsid w:val="00480CAB"/>
     <w:rsid w:val="00483482"/>
     <w:rsid w:val="00484219"/>
     <w:rsid w:val="00484443"/>
     <w:rsid w:val="00484592"/>
     <w:rsid w:val="00484701"/>
     <w:rsid w:val="004862A4"/>
     <w:rsid w:val="0048685B"/>
     <w:rsid w:val="00486AE7"/>
     <w:rsid w:val="00486F1D"/>
     <w:rsid w:val="004906F1"/>
     <w:rsid w:val="0049165C"/>
     <w:rsid w:val="00492C73"/>
     <w:rsid w:val="00493DAA"/>
     <w:rsid w:val="004955FE"/>
     <w:rsid w:val="00495E81"/>
     <w:rsid w:val="00496AF8"/>
     <w:rsid w:val="00496F02"/>
     <w:rsid w:val="004A0592"/>
+    <w:rsid w:val="004A1A45"/>
     <w:rsid w:val="004A1F14"/>
     <w:rsid w:val="004A47AB"/>
     <w:rsid w:val="004A5D8C"/>
     <w:rsid w:val="004B0D88"/>
     <w:rsid w:val="004B19E6"/>
     <w:rsid w:val="004B1CA9"/>
     <w:rsid w:val="004B1D9B"/>
     <w:rsid w:val="004B3726"/>
     <w:rsid w:val="004B48FF"/>
     <w:rsid w:val="004B537C"/>
     <w:rsid w:val="004B569E"/>
     <w:rsid w:val="004B6B24"/>
     <w:rsid w:val="004B6F82"/>
     <w:rsid w:val="004C09C6"/>
     <w:rsid w:val="004C0F7E"/>
     <w:rsid w:val="004C3643"/>
     <w:rsid w:val="004C5153"/>
     <w:rsid w:val="004C6245"/>
     <w:rsid w:val="004D09B2"/>
     <w:rsid w:val="004D206D"/>
     <w:rsid w:val="004D38BA"/>
     <w:rsid w:val="004D4423"/>
     <w:rsid w:val="004D615D"/>
     <w:rsid w:val="004D7600"/>
     <w:rsid w:val="004D7C62"/>
     <w:rsid w:val="004E03BC"/>
     <w:rsid w:val="004E1109"/>
+    <w:rsid w:val="004E4576"/>
     <w:rsid w:val="004E53E1"/>
     <w:rsid w:val="004E56C3"/>
+    <w:rsid w:val="004E5B3E"/>
     <w:rsid w:val="004F0D38"/>
     <w:rsid w:val="004F22ED"/>
     <w:rsid w:val="004F2892"/>
     <w:rsid w:val="004F324B"/>
     <w:rsid w:val="004F39D8"/>
     <w:rsid w:val="004F3DDD"/>
     <w:rsid w:val="004F52B1"/>
     <w:rsid w:val="004F5F28"/>
     <w:rsid w:val="004F63A8"/>
     <w:rsid w:val="004F6B82"/>
     <w:rsid w:val="004F7365"/>
     <w:rsid w:val="005004AB"/>
     <w:rsid w:val="00500A75"/>
     <w:rsid w:val="00501898"/>
     <w:rsid w:val="00501E80"/>
     <w:rsid w:val="0050203F"/>
     <w:rsid w:val="005029C9"/>
     <w:rsid w:val="005030D7"/>
     <w:rsid w:val="005052C0"/>
     <w:rsid w:val="00506A14"/>
     <w:rsid w:val="00510D47"/>
     <w:rsid w:val="00511294"/>
     <w:rsid w:val="00513135"/>
     <w:rsid w:val="00513F36"/>
     <w:rsid w:val="00520B54"/>
@@ -22285,126 +23176,131 @@
     <w:rsid w:val="00522DC2"/>
     <w:rsid w:val="005241BC"/>
     <w:rsid w:val="00524587"/>
     <w:rsid w:val="005256D2"/>
     <w:rsid w:val="00525C07"/>
     <w:rsid w:val="00526EC2"/>
     <w:rsid w:val="0052722E"/>
     <w:rsid w:val="00531589"/>
     <w:rsid w:val="005353FE"/>
     <w:rsid w:val="00535AAB"/>
     <w:rsid w:val="0053653E"/>
     <w:rsid w:val="00536649"/>
     <w:rsid w:val="00536A3B"/>
     <w:rsid w:val="00537D17"/>
     <w:rsid w:val="005405A5"/>
     <w:rsid w:val="005412CF"/>
     <w:rsid w:val="0054152B"/>
     <w:rsid w:val="005423A7"/>
     <w:rsid w:val="005428BD"/>
     <w:rsid w:val="00545512"/>
     <w:rsid w:val="0054676B"/>
     <w:rsid w:val="00546D39"/>
     <w:rsid w:val="00546DD8"/>
     <w:rsid w:val="00547371"/>
     <w:rsid w:val="00550486"/>
+    <w:rsid w:val="00551A98"/>
     <w:rsid w:val="005533FA"/>
     <w:rsid w:val="00553925"/>
     <w:rsid w:val="00554EB2"/>
     <w:rsid w:val="005552FA"/>
     <w:rsid w:val="00555461"/>
     <w:rsid w:val="00560A6F"/>
     <w:rsid w:val="00560B43"/>
     <w:rsid w:val="005611E4"/>
     <w:rsid w:val="005644E5"/>
     <w:rsid w:val="00565B72"/>
     <w:rsid w:val="0056608F"/>
     <w:rsid w:val="00572C34"/>
     <w:rsid w:val="005743FB"/>
     <w:rsid w:val="005745B5"/>
     <w:rsid w:val="005758E0"/>
     <w:rsid w:val="00575C38"/>
     <w:rsid w:val="00576ACC"/>
     <w:rsid w:val="0057789B"/>
     <w:rsid w:val="00581E20"/>
     <w:rsid w:val="00582258"/>
     <w:rsid w:val="00582570"/>
     <w:rsid w:val="005827D5"/>
     <w:rsid w:val="005829A3"/>
     <w:rsid w:val="00582ABD"/>
     <w:rsid w:val="005842F6"/>
     <w:rsid w:val="00584C10"/>
     <w:rsid w:val="0058539B"/>
     <w:rsid w:val="0058676F"/>
     <w:rsid w:val="00587FDD"/>
     <w:rsid w:val="00591788"/>
     <w:rsid w:val="005928A6"/>
     <w:rsid w:val="0059292B"/>
     <w:rsid w:val="00594F07"/>
     <w:rsid w:val="005957F3"/>
     <w:rsid w:val="005959C9"/>
     <w:rsid w:val="005967A8"/>
     <w:rsid w:val="00597680"/>
     <w:rsid w:val="005A1356"/>
     <w:rsid w:val="005A2671"/>
     <w:rsid w:val="005A2D5D"/>
     <w:rsid w:val="005A5BDC"/>
+    <w:rsid w:val="005A6BD2"/>
     <w:rsid w:val="005A741A"/>
     <w:rsid w:val="005A7B4C"/>
     <w:rsid w:val="005A7F8C"/>
     <w:rsid w:val="005B17C6"/>
     <w:rsid w:val="005B1D3A"/>
     <w:rsid w:val="005B212D"/>
+    <w:rsid w:val="005B2E07"/>
     <w:rsid w:val="005B3C09"/>
     <w:rsid w:val="005B4778"/>
     <w:rsid w:val="005B4C8B"/>
     <w:rsid w:val="005B624B"/>
     <w:rsid w:val="005B6D67"/>
     <w:rsid w:val="005C04AE"/>
     <w:rsid w:val="005C1ED1"/>
     <w:rsid w:val="005C5D60"/>
+    <w:rsid w:val="005C6832"/>
     <w:rsid w:val="005C78FA"/>
     <w:rsid w:val="005D32DF"/>
     <w:rsid w:val="005D4EC1"/>
     <w:rsid w:val="005D5703"/>
     <w:rsid w:val="005D7600"/>
     <w:rsid w:val="005E0643"/>
     <w:rsid w:val="005E1161"/>
     <w:rsid w:val="005E16E2"/>
     <w:rsid w:val="005E2E72"/>
     <w:rsid w:val="005E3435"/>
     <w:rsid w:val="005E5345"/>
     <w:rsid w:val="005E675C"/>
     <w:rsid w:val="005E6AA4"/>
     <w:rsid w:val="005F028D"/>
     <w:rsid w:val="005F05E9"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F1543"/>
     <w:rsid w:val="005F29F8"/>
     <w:rsid w:val="005F39D3"/>
     <w:rsid w:val="005F4CA3"/>
     <w:rsid w:val="005F6A47"/>
+    <w:rsid w:val="0060006C"/>
     <w:rsid w:val="006000E7"/>
     <w:rsid w:val="00602448"/>
     <w:rsid w:val="0060257D"/>
     <w:rsid w:val="00603677"/>
     <w:rsid w:val="00603C91"/>
     <w:rsid w:val="006048FE"/>
     <w:rsid w:val="00607419"/>
     <w:rsid w:val="00607923"/>
     <w:rsid w:val="00607A3A"/>
     <w:rsid w:val="00607EB2"/>
     <w:rsid w:val="006107A0"/>
     <w:rsid w:val="0061089E"/>
     <w:rsid w:val="006121C2"/>
     <w:rsid w:val="006138CF"/>
     <w:rsid w:val="00613CEE"/>
     <w:rsid w:val="0061510B"/>
     <w:rsid w:val="006153B8"/>
     <w:rsid w:val="00615838"/>
     <w:rsid w:val="00615CB9"/>
     <w:rsid w:val="00615FEB"/>
     <w:rsid w:val="006164C7"/>
     <w:rsid w:val="00616648"/>
     <w:rsid w:val="00616DA0"/>
     <w:rsid w:val="006174AB"/>
     <w:rsid w:val="00620BBE"/>
@@ -22431,317 +23327,332 @@
     <w:rsid w:val="00643ECB"/>
     <w:rsid w:val="00643F5E"/>
     <w:rsid w:val="00644B41"/>
     <w:rsid w:val="006473B8"/>
     <w:rsid w:val="00650A8C"/>
     <w:rsid w:val="00651467"/>
     <w:rsid w:val="00653871"/>
     <w:rsid w:val="00653D1F"/>
     <w:rsid w:val="00654ACF"/>
     <w:rsid w:val="00657302"/>
     <w:rsid w:val="00660346"/>
     <w:rsid w:val="0066048E"/>
     <w:rsid w:val="00661601"/>
     <w:rsid w:val="006617BC"/>
     <w:rsid w:val="00662ACA"/>
     <w:rsid w:val="006634AE"/>
     <w:rsid w:val="00663766"/>
     <w:rsid w:val="00663E67"/>
     <w:rsid w:val="00664E3C"/>
     <w:rsid w:val="00664F81"/>
     <w:rsid w:val="006651A3"/>
     <w:rsid w:val="0066542B"/>
     <w:rsid w:val="00665820"/>
     <w:rsid w:val="006662DB"/>
     <w:rsid w:val="00666443"/>
+    <w:rsid w:val="00667391"/>
     <w:rsid w:val="006734F4"/>
     <w:rsid w:val="00673FA8"/>
     <w:rsid w:val="00674429"/>
     <w:rsid w:val="0067684F"/>
     <w:rsid w:val="00677023"/>
     <w:rsid w:val="00677E6E"/>
     <w:rsid w:val="0068038C"/>
     <w:rsid w:val="00683455"/>
     <w:rsid w:val="0068353A"/>
     <w:rsid w:val="0068445B"/>
     <w:rsid w:val="006920D5"/>
     <w:rsid w:val="006930AF"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00694F8A"/>
     <w:rsid w:val="0069521F"/>
     <w:rsid w:val="00695F9A"/>
     <w:rsid w:val="006962C6"/>
     <w:rsid w:val="00696498"/>
     <w:rsid w:val="00696A01"/>
     <w:rsid w:val="00697B1B"/>
     <w:rsid w:val="00697E22"/>
     <w:rsid w:val="006A0FE4"/>
     <w:rsid w:val="006A10B0"/>
     <w:rsid w:val="006A38C1"/>
     <w:rsid w:val="006A5422"/>
     <w:rsid w:val="006A5AB0"/>
     <w:rsid w:val="006A5BAE"/>
     <w:rsid w:val="006A6018"/>
     <w:rsid w:val="006A6B46"/>
     <w:rsid w:val="006B16D9"/>
     <w:rsid w:val="006B34AD"/>
     <w:rsid w:val="006B3C85"/>
     <w:rsid w:val="006B4376"/>
     <w:rsid w:val="006B4654"/>
     <w:rsid w:val="006B4937"/>
     <w:rsid w:val="006B5C74"/>
     <w:rsid w:val="006B6B15"/>
     <w:rsid w:val="006B6FCD"/>
     <w:rsid w:val="006B7236"/>
     <w:rsid w:val="006B7E12"/>
     <w:rsid w:val="006C1CA0"/>
     <w:rsid w:val="006C1F59"/>
     <w:rsid w:val="006C34A6"/>
     <w:rsid w:val="006C3698"/>
     <w:rsid w:val="006C3B22"/>
     <w:rsid w:val="006C4A36"/>
     <w:rsid w:val="006C6E30"/>
     <w:rsid w:val="006C7048"/>
     <w:rsid w:val="006C7C5D"/>
     <w:rsid w:val="006D0341"/>
+    <w:rsid w:val="006D05C6"/>
     <w:rsid w:val="006D1398"/>
     <w:rsid w:val="006D5B54"/>
     <w:rsid w:val="006D677F"/>
     <w:rsid w:val="006D7468"/>
     <w:rsid w:val="006D7801"/>
     <w:rsid w:val="006D798D"/>
     <w:rsid w:val="006E1C12"/>
+    <w:rsid w:val="006E3104"/>
     <w:rsid w:val="006E4416"/>
     <w:rsid w:val="006E4C13"/>
     <w:rsid w:val="006E4E27"/>
     <w:rsid w:val="006E4F7D"/>
     <w:rsid w:val="006E62C6"/>
     <w:rsid w:val="006E65D1"/>
     <w:rsid w:val="006E7909"/>
     <w:rsid w:val="006F22D8"/>
     <w:rsid w:val="006F365A"/>
     <w:rsid w:val="006F6491"/>
     <w:rsid w:val="006F6766"/>
     <w:rsid w:val="006F79A6"/>
     <w:rsid w:val="0070045C"/>
     <w:rsid w:val="0070113C"/>
+    <w:rsid w:val="0070241D"/>
     <w:rsid w:val="0070374C"/>
     <w:rsid w:val="00705955"/>
     <w:rsid w:val="00705DD8"/>
     <w:rsid w:val="007067E1"/>
     <w:rsid w:val="00710876"/>
     <w:rsid w:val="00710FEE"/>
     <w:rsid w:val="00712F03"/>
     <w:rsid w:val="007137E2"/>
     <w:rsid w:val="0071534B"/>
     <w:rsid w:val="0071636F"/>
     <w:rsid w:val="00716F40"/>
     <w:rsid w:val="007171C5"/>
     <w:rsid w:val="00720F67"/>
+    <w:rsid w:val="007213D9"/>
     <w:rsid w:val="00722F9E"/>
     <w:rsid w:val="007246AE"/>
     <w:rsid w:val="00727750"/>
     <w:rsid w:val="007310D3"/>
     <w:rsid w:val="00731730"/>
     <w:rsid w:val="00732018"/>
     <w:rsid w:val="00733970"/>
     <w:rsid w:val="0073507F"/>
     <w:rsid w:val="007355C4"/>
     <w:rsid w:val="0073748B"/>
     <w:rsid w:val="00737C0B"/>
     <w:rsid w:val="00740A30"/>
     <w:rsid w:val="007410D0"/>
     <w:rsid w:val="007420AB"/>
+    <w:rsid w:val="007442CC"/>
     <w:rsid w:val="00744381"/>
     <w:rsid w:val="007451C7"/>
     <w:rsid w:val="0074524E"/>
     <w:rsid w:val="00746750"/>
     <w:rsid w:val="0074700A"/>
     <w:rsid w:val="007474FA"/>
     <w:rsid w:val="00751038"/>
     <w:rsid w:val="00751765"/>
     <w:rsid w:val="00752B84"/>
     <w:rsid w:val="0075532C"/>
     <w:rsid w:val="007566DC"/>
     <w:rsid w:val="00756ED2"/>
     <w:rsid w:val="00757EA3"/>
     <w:rsid w:val="00760BA4"/>
     <w:rsid w:val="0076286A"/>
     <w:rsid w:val="00762D06"/>
     <w:rsid w:val="00762EC6"/>
     <w:rsid w:val="00764326"/>
     <w:rsid w:val="00764B07"/>
     <w:rsid w:val="0076596D"/>
     <w:rsid w:val="007667D1"/>
     <w:rsid w:val="00770711"/>
     <w:rsid w:val="00770C95"/>
     <w:rsid w:val="007717CB"/>
     <w:rsid w:val="0077365F"/>
     <w:rsid w:val="00773E53"/>
+    <w:rsid w:val="00774A26"/>
     <w:rsid w:val="00776B75"/>
     <w:rsid w:val="00777EFF"/>
     <w:rsid w:val="00780497"/>
     <w:rsid w:val="00780ECE"/>
     <w:rsid w:val="0078105C"/>
     <w:rsid w:val="00782F7F"/>
     <w:rsid w:val="00784FD5"/>
     <w:rsid w:val="00785B20"/>
     <w:rsid w:val="00786166"/>
     <w:rsid w:val="0078658B"/>
     <w:rsid w:val="00786762"/>
     <w:rsid w:val="00786D5B"/>
     <w:rsid w:val="00787EDC"/>
     <w:rsid w:val="00791E17"/>
     <w:rsid w:val="007924AB"/>
     <w:rsid w:val="007930A4"/>
     <w:rsid w:val="007938F7"/>
     <w:rsid w:val="00793D6B"/>
     <w:rsid w:val="007940BB"/>
     <w:rsid w:val="007945F2"/>
     <w:rsid w:val="00795823"/>
     <w:rsid w:val="007969AC"/>
+    <w:rsid w:val="007A03FA"/>
     <w:rsid w:val="007A085F"/>
     <w:rsid w:val="007A0976"/>
     <w:rsid w:val="007A0A52"/>
     <w:rsid w:val="007A1004"/>
     <w:rsid w:val="007A1CB9"/>
+    <w:rsid w:val="007A2038"/>
     <w:rsid w:val="007A2922"/>
     <w:rsid w:val="007A4925"/>
     <w:rsid w:val="007A4AB7"/>
     <w:rsid w:val="007A4F83"/>
     <w:rsid w:val="007A7008"/>
     <w:rsid w:val="007A7DE6"/>
     <w:rsid w:val="007B0270"/>
     <w:rsid w:val="007B0AD1"/>
+    <w:rsid w:val="007B17AF"/>
     <w:rsid w:val="007B49CF"/>
     <w:rsid w:val="007B4CC9"/>
     <w:rsid w:val="007C00A4"/>
     <w:rsid w:val="007C1963"/>
     <w:rsid w:val="007C37D2"/>
     <w:rsid w:val="007C3A95"/>
     <w:rsid w:val="007C4292"/>
     <w:rsid w:val="007C472C"/>
     <w:rsid w:val="007C5510"/>
     <w:rsid w:val="007C5D0F"/>
     <w:rsid w:val="007C640A"/>
     <w:rsid w:val="007C6AD8"/>
     <w:rsid w:val="007C6F75"/>
     <w:rsid w:val="007D283A"/>
     <w:rsid w:val="007D4572"/>
     <w:rsid w:val="007D5005"/>
     <w:rsid w:val="007D64DF"/>
     <w:rsid w:val="007E0116"/>
     <w:rsid w:val="007E0ED2"/>
     <w:rsid w:val="007E1904"/>
     <w:rsid w:val="007E2EB3"/>
     <w:rsid w:val="007E735C"/>
     <w:rsid w:val="007F06B4"/>
     <w:rsid w:val="007F06ED"/>
     <w:rsid w:val="007F095F"/>
     <w:rsid w:val="007F0C90"/>
     <w:rsid w:val="007F13FF"/>
     <w:rsid w:val="007F149B"/>
     <w:rsid w:val="007F375B"/>
     <w:rsid w:val="007F3F36"/>
     <w:rsid w:val="007F4483"/>
     <w:rsid w:val="007F58E8"/>
     <w:rsid w:val="007F70BC"/>
     <w:rsid w:val="007F71F9"/>
     <w:rsid w:val="007F7756"/>
+    <w:rsid w:val="00801A26"/>
     <w:rsid w:val="00802B66"/>
+    <w:rsid w:val="008036C4"/>
     <w:rsid w:val="00803B6E"/>
     <w:rsid w:val="008041F4"/>
     <w:rsid w:val="008051BD"/>
     <w:rsid w:val="00805D9F"/>
     <w:rsid w:val="008060FE"/>
     <w:rsid w:val="00807B51"/>
     <w:rsid w:val="00810213"/>
     <w:rsid w:val="008103E6"/>
     <w:rsid w:val="00810B14"/>
     <w:rsid w:val="00810F22"/>
     <w:rsid w:val="008115E3"/>
     <w:rsid w:val="00811ADC"/>
     <w:rsid w:val="00814CA6"/>
     <w:rsid w:val="008210EB"/>
     <w:rsid w:val="00822EF1"/>
     <w:rsid w:val="0082362F"/>
     <w:rsid w:val="00824FD9"/>
+    <w:rsid w:val="0082554A"/>
     <w:rsid w:val="00825ACE"/>
     <w:rsid w:val="00830877"/>
     <w:rsid w:val="00831E34"/>
     <w:rsid w:val="00832CD0"/>
     <w:rsid w:val="00833073"/>
     <w:rsid w:val="00833AEF"/>
     <w:rsid w:val="008351BA"/>
     <w:rsid w:val="00835C53"/>
     <w:rsid w:val="008367A4"/>
     <w:rsid w:val="00841024"/>
     <w:rsid w:val="008425CE"/>
     <w:rsid w:val="00842F67"/>
     <w:rsid w:val="00843AA1"/>
     <w:rsid w:val="00843BB7"/>
     <w:rsid w:val="00845ECC"/>
     <w:rsid w:val="008461BB"/>
     <w:rsid w:val="008465B2"/>
     <w:rsid w:val="0084721A"/>
     <w:rsid w:val="00847235"/>
     <w:rsid w:val="00851CFE"/>
     <w:rsid w:val="00852390"/>
     <w:rsid w:val="00853F30"/>
     <w:rsid w:val="00855A44"/>
     <w:rsid w:val="0085634C"/>
     <w:rsid w:val="00857492"/>
     <w:rsid w:val="00860087"/>
     <w:rsid w:val="00861990"/>
     <w:rsid w:val="00862003"/>
     <w:rsid w:val="008621D7"/>
     <w:rsid w:val="00862483"/>
     <w:rsid w:val="00862BD6"/>
     <w:rsid w:val="00862E33"/>
     <w:rsid w:val="00863D48"/>
     <w:rsid w:val="00864FE7"/>
     <w:rsid w:val="008651B3"/>
     <w:rsid w:val="0086649B"/>
     <w:rsid w:val="00866DA1"/>
     <w:rsid w:val="0087055C"/>
     <w:rsid w:val="00870630"/>
+    <w:rsid w:val="008720BF"/>
     <w:rsid w:val="0087431F"/>
     <w:rsid w:val="00875013"/>
     <w:rsid w:val="00877BC9"/>
     <w:rsid w:val="00880077"/>
     <w:rsid w:val="00880426"/>
     <w:rsid w:val="00880644"/>
     <w:rsid w:val="00881326"/>
     <w:rsid w:val="0088148A"/>
     <w:rsid w:val="00884D63"/>
     <w:rsid w:val="0088619A"/>
     <w:rsid w:val="0088685B"/>
     <w:rsid w:val="00886A9F"/>
     <w:rsid w:val="0088790E"/>
     <w:rsid w:val="00887CC0"/>
     <w:rsid w:val="00887F3B"/>
     <w:rsid w:val="00890882"/>
+    <w:rsid w:val="00890D35"/>
     <w:rsid w:val="0089146A"/>
     <w:rsid w:val="00894DCA"/>
     <w:rsid w:val="00895E09"/>
     <w:rsid w:val="00896B37"/>
     <w:rsid w:val="008A0368"/>
     <w:rsid w:val="008A1A3D"/>
     <w:rsid w:val="008A21B8"/>
     <w:rsid w:val="008A348C"/>
     <w:rsid w:val="008A3665"/>
     <w:rsid w:val="008B09AC"/>
     <w:rsid w:val="008B0CBB"/>
     <w:rsid w:val="008B1920"/>
     <w:rsid w:val="008B1C51"/>
     <w:rsid w:val="008B4B4C"/>
     <w:rsid w:val="008B571E"/>
     <w:rsid w:val="008B63A4"/>
     <w:rsid w:val="008B7274"/>
     <w:rsid w:val="008B7428"/>
     <w:rsid w:val="008C1658"/>
     <w:rsid w:val="008C1C08"/>
     <w:rsid w:val="008C1C13"/>
     <w:rsid w:val="008C23E3"/>
     <w:rsid w:val="008C2523"/>
     <w:rsid w:val="008C32A4"/>
     <w:rsid w:val="008C3733"/>
@@ -22793,76 +23704,78 @@
     <w:rsid w:val="00912804"/>
     <w:rsid w:val="00912B12"/>
     <w:rsid w:val="00912D33"/>
     <w:rsid w:val="009139AB"/>
     <w:rsid w:val="0091560B"/>
     <w:rsid w:val="00915DA8"/>
     <w:rsid w:val="00920817"/>
     <w:rsid w:val="009212C3"/>
     <w:rsid w:val="00921C4A"/>
     <w:rsid w:val="009224D9"/>
     <w:rsid w:val="00922759"/>
     <w:rsid w:val="009243F0"/>
     <w:rsid w:val="00924E76"/>
     <w:rsid w:val="00924ECA"/>
     <w:rsid w:val="009256B1"/>
     <w:rsid w:val="00926009"/>
     <w:rsid w:val="0092732B"/>
     <w:rsid w:val="00927EDE"/>
     <w:rsid w:val="00930F5C"/>
     <w:rsid w:val="00932CA2"/>
     <w:rsid w:val="0093320E"/>
     <w:rsid w:val="00933678"/>
     <w:rsid w:val="00933807"/>
     <w:rsid w:val="00934D16"/>
     <w:rsid w:val="00935426"/>
+    <w:rsid w:val="0093640B"/>
     <w:rsid w:val="00940BD2"/>
     <w:rsid w:val="00941189"/>
     <w:rsid w:val="00942450"/>
     <w:rsid w:val="009439BD"/>
     <w:rsid w:val="00943E5A"/>
     <w:rsid w:val="00944ACC"/>
     <w:rsid w:val="00944E82"/>
     <w:rsid w:val="0094761F"/>
     <w:rsid w:val="00951D1E"/>
     <w:rsid w:val="00952817"/>
     <w:rsid w:val="00952F3C"/>
     <w:rsid w:val="009539B1"/>
     <w:rsid w:val="00954279"/>
     <w:rsid w:val="00954DA6"/>
     <w:rsid w:val="00956412"/>
     <w:rsid w:val="009606E1"/>
     <w:rsid w:val="00960A7F"/>
     <w:rsid w:val="00960A88"/>
     <w:rsid w:val="00961D39"/>
     <w:rsid w:val="009634EE"/>
     <w:rsid w:val="00963C24"/>
     <w:rsid w:val="00963D8C"/>
     <w:rsid w:val="00964057"/>
     <w:rsid w:val="0096483A"/>
     <w:rsid w:val="00965EF0"/>
     <w:rsid w:val="00966341"/>
+    <w:rsid w:val="009676E7"/>
     <w:rsid w:val="00970434"/>
     <w:rsid w:val="00970558"/>
     <w:rsid w:val="009707F0"/>
     <w:rsid w:val="009708C7"/>
     <w:rsid w:val="009711DD"/>
     <w:rsid w:val="009717EB"/>
     <w:rsid w:val="0097180C"/>
     <w:rsid w:val="0097191C"/>
     <w:rsid w:val="00972268"/>
     <w:rsid w:val="00973F2C"/>
     <w:rsid w:val="00974E3D"/>
     <w:rsid w:val="00974EC8"/>
     <w:rsid w:val="00975149"/>
     <w:rsid w:val="00975370"/>
     <w:rsid w:val="00976F6F"/>
     <w:rsid w:val="009770E9"/>
     <w:rsid w:val="009776D3"/>
     <w:rsid w:val="00977DCC"/>
     <w:rsid w:val="0098035A"/>
     <w:rsid w:val="00980E3C"/>
     <w:rsid w:val="00980E7D"/>
     <w:rsid w:val="00981341"/>
     <w:rsid w:val="00982F64"/>
     <w:rsid w:val="00984F96"/>
     <w:rsid w:val="00986726"/>
@@ -22871,58 +23784,61 @@
     <w:rsid w:val="009919D2"/>
     <w:rsid w:val="00991B03"/>
     <w:rsid w:val="00992A37"/>
     <w:rsid w:val="009932C9"/>
     <w:rsid w:val="00993623"/>
     <w:rsid w:val="00993FD7"/>
     <w:rsid w:val="00996589"/>
     <w:rsid w:val="0099660B"/>
     <w:rsid w:val="009971A4"/>
     <w:rsid w:val="00997EA4"/>
     <w:rsid w:val="00997F46"/>
     <w:rsid w:val="009A1975"/>
     <w:rsid w:val="009A28FB"/>
     <w:rsid w:val="009A2D89"/>
     <w:rsid w:val="009A3028"/>
     <w:rsid w:val="009A5699"/>
     <w:rsid w:val="009A593D"/>
     <w:rsid w:val="009A601A"/>
     <w:rsid w:val="009A670E"/>
     <w:rsid w:val="009A7A7D"/>
     <w:rsid w:val="009B1B98"/>
     <w:rsid w:val="009B25FB"/>
     <w:rsid w:val="009B2774"/>
     <w:rsid w:val="009B28A5"/>
     <w:rsid w:val="009B2986"/>
+    <w:rsid w:val="009B2B03"/>
+    <w:rsid w:val="009B49A5"/>
     <w:rsid w:val="009B503B"/>
     <w:rsid w:val="009B647C"/>
     <w:rsid w:val="009B6B3A"/>
     <w:rsid w:val="009B6D12"/>
     <w:rsid w:val="009C0DF5"/>
     <w:rsid w:val="009C2674"/>
     <w:rsid w:val="009C3520"/>
     <w:rsid w:val="009C6FDF"/>
+    <w:rsid w:val="009C725E"/>
     <w:rsid w:val="009C7A56"/>
     <w:rsid w:val="009C7DDA"/>
     <w:rsid w:val="009D0C4E"/>
     <w:rsid w:val="009D6882"/>
     <w:rsid w:val="009D7585"/>
     <w:rsid w:val="009D77F2"/>
     <w:rsid w:val="009D798B"/>
     <w:rsid w:val="009E015E"/>
     <w:rsid w:val="009E2510"/>
     <w:rsid w:val="009E2672"/>
     <w:rsid w:val="009E293B"/>
     <w:rsid w:val="009E317E"/>
     <w:rsid w:val="009E3D24"/>
     <w:rsid w:val="009E3E9A"/>
     <w:rsid w:val="009E5644"/>
     <w:rsid w:val="009E5C99"/>
     <w:rsid w:val="009E6CCB"/>
     <w:rsid w:val="009E74E4"/>
     <w:rsid w:val="009E788F"/>
     <w:rsid w:val="009F1607"/>
     <w:rsid w:val="009F18BC"/>
     <w:rsid w:val="009F1DDA"/>
     <w:rsid w:val="009F3335"/>
     <w:rsid w:val="009F3F0C"/>
     <w:rsid w:val="009F44B5"/>
@@ -22972,60 +23888,64 @@
     <w:rsid w:val="00A33528"/>
     <w:rsid w:val="00A339CB"/>
     <w:rsid w:val="00A34CCF"/>
     <w:rsid w:val="00A34FE6"/>
     <w:rsid w:val="00A35C2F"/>
     <w:rsid w:val="00A36063"/>
     <w:rsid w:val="00A36A39"/>
     <w:rsid w:val="00A36CA1"/>
     <w:rsid w:val="00A36DB2"/>
     <w:rsid w:val="00A370B2"/>
     <w:rsid w:val="00A37A90"/>
     <w:rsid w:val="00A37B86"/>
     <w:rsid w:val="00A40DE6"/>
     <w:rsid w:val="00A410AB"/>
     <w:rsid w:val="00A414FC"/>
     <w:rsid w:val="00A41B10"/>
     <w:rsid w:val="00A41E08"/>
     <w:rsid w:val="00A43EA4"/>
     <w:rsid w:val="00A453D3"/>
     <w:rsid w:val="00A4646D"/>
     <w:rsid w:val="00A47A39"/>
     <w:rsid w:val="00A50D5A"/>
     <w:rsid w:val="00A53892"/>
     <w:rsid w:val="00A548FA"/>
     <w:rsid w:val="00A55EA0"/>
+    <w:rsid w:val="00A57782"/>
     <w:rsid w:val="00A60588"/>
     <w:rsid w:val="00A60719"/>
     <w:rsid w:val="00A60FA1"/>
     <w:rsid w:val="00A60FE7"/>
     <w:rsid w:val="00A61914"/>
     <w:rsid w:val="00A62072"/>
     <w:rsid w:val="00A6216A"/>
     <w:rsid w:val="00A62BCF"/>
+    <w:rsid w:val="00A6307B"/>
+    <w:rsid w:val="00A633B3"/>
     <w:rsid w:val="00A63696"/>
     <w:rsid w:val="00A63E59"/>
+    <w:rsid w:val="00A64586"/>
     <w:rsid w:val="00A656A2"/>
     <w:rsid w:val="00A67179"/>
     <w:rsid w:val="00A67424"/>
     <w:rsid w:val="00A70E04"/>
     <w:rsid w:val="00A7148C"/>
     <w:rsid w:val="00A719E1"/>
     <w:rsid w:val="00A71AD9"/>
     <w:rsid w:val="00A73F95"/>
     <w:rsid w:val="00A74B46"/>
     <w:rsid w:val="00A74BFD"/>
     <w:rsid w:val="00A7516A"/>
     <w:rsid w:val="00A75AB9"/>
     <w:rsid w:val="00A81FB5"/>
     <w:rsid w:val="00A83ACB"/>
     <w:rsid w:val="00A83B7B"/>
     <w:rsid w:val="00A83DCB"/>
     <w:rsid w:val="00A8515F"/>
     <w:rsid w:val="00A86224"/>
     <w:rsid w:val="00A86B9D"/>
     <w:rsid w:val="00A87CAF"/>
     <w:rsid w:val="00A87DBD"/>
     <w:rsid w:val="00A91FD8"/>
     <w:rsid w:val="00A92D7E"/>
     <w:rsid w:val="00A95350"/>
     <w:rsid w:val="00A9660B"/>
@@ -23055,94 +23975,97 @@
     <w:rsid w:val="00AC68D3"/>
     <w:rsid w:val="00AC7D83"/>
     <w:rsid w:val="00AD0112"/>
     <w:rsid w:val="00AD1186"/>
     <w:rsid w:val="00AD1C00"/>
     <w:rsid w:val="00AD1FFB"/>
     <w:rsid w:val="00AD2408"/>
     <w:rsid w:val="00AD33BD"/>
     <w:rsid w:val="00AD3D4F"/>
     <w:rsid w:val="00AD3DC4"/>
     <w:rsid w:val="00AD4C38"/>
     <w:rsid w:val="00AD62BB"/>
     <w:rsid w:val="00AD6316"/>
     <w:rsid w:val="00AD6A1F"/>
     <w:rsid w:val="00AD6C6D"/>
     <w:rsid w:val="00AE1647"/>
     <w:rsid w:val="00AE1917"/>
     <w:rsid w:val="00AE28ED"/>
     <w:rsid w:val="00AE2F3F"/>
     <w:rsid w:val="00AE4064"/>
     <w:rsid w:val="00AE4245"/>
     <w:rsid w:val="00AE5A35"/>
     <w:rsid w:val="00AE60A1"/>
     <w:rsid w:val="00AF0A01"/>
     <w:rsid w:val="00AF0D97"/>
+    <w:rsid w:val="00AF3C7A"/>
     <w:rsid w:val="00AF46B3"/>
     <w:rsid w:val="00AF6414"/>
     <w:rsid w:val="00AF7C47"/>
     <w:rsid w:val="00B0023F"/>
     <w:rsid w:val="00B00697"/>
     <w:rsid w:val="00B0079C"/>
     <w:rsid w:val="00B00EA3"/>
     <w:rsid w:val="00B016DC"/>
     <w:rsid w:val="00B01717"/>
     <w:rsid w:val="00B01978"/>
     <w:rsid w:val="00B022BB"/>
     <w:rsid w:val="00B02CE7"/>
     <w:rsid w:val="00B0392A"/>
     <w:rsid w:val="00B05FAD"/>
     <w:rsid w:val="00B062DA"/>
     <w:rsid w:val="00B07121"/>
     <w:rsid w:val="00B103D2"/>
     <w:rsid w:val="00B110F9"/>
     <w:rsid w:val="00B11472"/>
     <w:rsid w:val="00B11A61"/>
     <w:rsid w:val="00B12000"/>
     <w:rsid w:val="00B1250D"/>
     <w:rsid w:val="00B135D0"/>
     <w:rsid w:val="00B135EF"/>
     <w:rsid w:val="00B156D6"/>
     <w:rsid w:val="00B1570A"/>
     <w:rsid w:val="00B15945"/>
     <w:rsid w:val="00B162F4"/>
+    <w:rsid w:val="00B165E8"/>
     <w:rsid w:val="00B17281"/>
     <w:rsid w:val="00B200D6"/>
     <w:rsid w:val="00B233C0"/>
     <w:rsid w:val="00B23C01"/>
     <w:rsid w:val="00B23DA0"/>
     <w:rsid w:val="00B24B7E"/>
     <w:rsid w:val="00B25CDB"/>
     <w:rsid w:val="00B30C73"/>
     <w:rsid w:val="00B3305B"/>
     <w:rsid w:val="00B33078"/>
     <w:rsid w:val="00B3448A"/>
     <w:rsid w:val="00B35FF7"/>
     <w:rsid w:val="00B3693D"/>
     <w:rsid w:val="00B3718B"/>
     <w:rsid w:val="00B3754C"/>
     <w:rsid w:val="00B37EE6"/>
+    <w:rsid w:val="00B40057"/>
     <w:rsid w:val="00B40469"/>
     <w:rsid w:val="00B408E6"/>
     <w:rsid w:val="00B41756"/>
     <w:rsid w:val="00B42D91"/>
     <w:rsid w:val="00B44636"/>
     <w:rsid w:val="00B50272"/>
     <w:rsid w:val="00B50569"/>
     <w:rsid w:val="00B55665"/>
     <w:rsid w:val="00B56C9C"/>
     <w:rsid w:val="00B56D39"/>
     <w:rsid w:val="00B56F7E"/>
     <w:rsid w:val="00B57EC0"/>
     <w:rsid w:val="00B61C50"/>
     <w:rsid w:val="00B62D75"/>
     <w:rsid w:val="00B62EAD"/>
     <w:rsid w:val="00B63621"/>
     <w:rsid w:val="00B63E51"/>
     <w:rsid w:val="00B64A19"/>
     <w:rsid w:val="00B66155"/>
     <w:rsid w:val="00B666BB"/>
     <w:rsid w:val="00B667F4"/>
     <w:rsid w:val="00B67039"/>
     <w:rsid w:val="00B70E88"/>
     <w:rsid w:val="00B71069"/>
     <w:rsid w:val="00B72BF4"/>
@@ -23161,91 +24084,96 @@
     <w:rsid w:val="00B83628"/>
     <w:rsid w:val="00B83EAD"/>
     <w:rsid w:val="00B85AF8"/>
     <w:rsid w:val="00B86801"/>
     <w:rsid w:val="00B86C62"/>
     <w:rsid w:val="00B9226F"/>
     <w:rsid w:val="00B930B5"/>
     <w:rsid w:val="00B93FA9"/>
     <w:rsid w:val="00B94DBC"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B956A3"/>
     <w:rsid w:val="00B9570E"/>
     <w:rsid w:val="00B97D2B"/>
     <w:rsid w:val="00BA4511"/>
     <w:rsid w:val="00BA4565"/>
     <w:rsid w:val="00BA4764"/>
     <w:rsid w:val="00BA61D9"/>
     <w:rsid w:val="00BA664F"/>
     <w:rsid w:val="00BA6715"/>
     <w:rsid w:val="00BA6D44"/>
     <w:rsid w:val="00BA7991"/>
     <w:rsid w:val="00BB0178"/>
     <w:rsid w:val="00BB2DA3"/>
     <w:rsid w:val="00BB4720"/>
     <w:rsid w:val="00BB6953"/>
+    <w:rsid w:val="00BB6CEC"/>
     <w:rsid w:val="00BB7049"/>
     <w:rsid w:val="00BB74B0"/>
     <w:rsid w:val="00BC0645"/>
     <w:rsid w:val="00BC270A"/>
     <w:rsid w:val="00BC4614"/>
     <w:rsid w:val="00BC5278"/>
     <w:rsid w:val="00BC534C"/>
     <w:rsid w:val="00BC596D"/>
     <w:rsid w:val="00BC5B92"/>
     <w:rsid w:val="00BC6599"/>
     <w:rsid w:val="00BC65AD"/>
     <w:rsid w:val="00BC6D11"/>
     <w:rsid w:val="00BD0FCC"/>
     <w:rsid w:val="00BD1E73"/>
     <w:rsid w:val="00BD1EB3"/>
     <w:rsid w:val="00BD211D"/>
     <w:rsid w:val="00BD36B2"/>
     <w:rsid w:val="00BD52C6"/>
     <w:rsid w:val="00BD53EF"/>
     <w:rsid w:val="00BD5911"/>
     <w:rsid w:val="00BD5D72"/>
     <w:rsid w:val="00BD5EC2"/>
     <w:rsid w:val="00BD6339"/>
     <w:rsid w:val="00BE0D1E"/>
     <w:rsid w:val="00BE2CA5"/>
     <w:rsid w:val="00BE4707"/>
     <w:rsid w:val="00BF13F3"/>
     <w:rsid w:val="00BF1ACC"/>
     <w:rsid w:val="00BF1E3A"/>
+    <w:rsid w:val="00BF2DB7"/>
     <w:rsid w:val="00BF309F"/>
     <w:rsid w:val="00BF49CF"/>
     <w:rsid w:val="00C011A4"/>
     <w:rsid w:val="00C01B10"/>
+    <w:rsid w:val="00C01C9A"/>
     <w:rsid w:val="00C01E1D"/>
     <w:rsid w:val="00C01EDF"/>
     <w:rsid w:val="00C035CD"/>
     <w:rsid w:val="00C03A65"/>
     <w:rsid w:val="00C04EE8"/>
     <w:rsid w:val="00C051EB"/>
     <w:rsid w:val="00C0622C"/>
+    <w:rsid w:val="00C06AB0"/>
     <w:rsid w:val="00C06B55"/>
+    <w:rsid w:val="00C06D3E"/>
     <w:rsid w:val="00C10786"/>
     <w:rsid w:val="00C10BEC"/>
     <w:rsid w:val="00C115CA"/>
     <w:rsid w:val="00C11B09"/>
     <w:rsid w:val="00C11FBB"/>
     <w:rsid w:val="00C12D07"/>
     <w:rsid w:val="00C145D1"/>
     <w:rsid w:val="00C148AB"/>
     <w:rsid w:val="00C16544"/>
     <w:rsid w:val="00C20FFE"/>
     <w:rsid w:val="00C21278"/>
     <w:rsid w:val="00C213B4"/>
     <w:rsid w:val="00C2222B"/>
     <w:rsid w:val="00C22A5C"/>
     <w:rsid w:val="00C22B11"/>
     <w:rsid w:val="00C242B8"/>
     <w:rsid w:val="00C244C0"/>
     <w:rsid w:val="00C2564B"/>
     <w:rsid w:val="00C257B1"/>
     <w:rsid w:val="00C25B7C"/>
     <w:rsid w:val="00C263E9"/>
     <w:rsid w:val="00C26EE9"/>
     <w:rsid w:val="00C271CD"/>
     <w:rsid w:val="00C30AB0"/>
     <w:rsid w:val="00C3100A"/>
@@ -23318,399 +24246,417 @@
     <w:rsid w:val="00C90828"/>
     <w:rsid w:val="00C92EC1"/>
     <w:rsid w:val="00C9351D"/>
     <w:rsid w:val="00C93C1B"/>
     <w:rsid w:val="00C93FC3"/>
     <w:rsid w:val="00C94CDE"/>
     <w:rsid w:val="00C9564B"/>
     <w:rsid w:val="00C95A8F"/>
     <w:rsid w:val="00C9791E"/>
     <w:rsid w:val="00C97CB4"/>
     <w:rsid w:val="00CA0D05"/>
     <w:rsid w:val="00CA127D"/>
     <w:rsid w:val="00CA1676"/>
     <w:rsid w:val="00CA1FC9"/>
     <w:rsid w:val="00CA40ED"/>
     <w:rsid w:val="00CA4340"/>
     <w:rsid w:val="00CA4419"/>
     <w:rsid w:val="00CA48D7"/>
     <w:rsid w:val="00CA4CD7"/>
     <w:rsid w:val="00CA69CD"/>
     <w:rsid w:val="00CA77E0"/>
     <w:rsid w:val="00CB0242"/>
     <w:rsid w:val="00CB1D91"/>
     <w:rsid w:val="00CB1FB4"/>
     <w:rsid w:val="00CB2EF3"/>
+    <w:rsid w:val="00CB3809"/>
     <w:rsid w:val="00CB3938"/>
     <w:rsid w:val="00CB3E1E"/>
     <w:rsid w:val="00CB4287"/>
     <w:rsid w:val="00CB44D5"/>
+    <w:rsid w:val="00CB5036"/>
     <w:rsid w:val="00CB7070"/>
     <w:rsid w:val="00CC0C6F"/>
     <w:rsid w:val="00CC10F4"/>
     <w:rsid w:val="00CC145B"/>
     <w:rsid w:val="00CC2003"/>
     <w:rsid w:val="00CC223D"/>
     <w:rsid w:val="00CC3455"/>
+    <w:rsid w:val="00CC3F88"/>
     <w:rsid w:val="00CC4396"/>
     <w:rsid w:val="00CC52F7"/>
     <w:rsid w:val="00CC5A56"/>
     <w:rsid w:val="00CC5C8B"/>
     <w:rsid w:val="00CC6340"/>
     <w:rsid w:val="00CC7BAE"/>
     <w:rsid w:val="00CD0688"/>
     <w:rsid w:val="00CD0A43"/>
     <w:rsid w:val="00CD1607"/>
     <w:rsid w:val="00CD2682"/>
     <w:rsid w:val="00CD4C71"/>
     <w:rsid w:val="00CD521E"/>
     <w:rsid w:val="00CD61FB"/>
     <w:rsid w:val="00CE04E2"/>
     <w:rsid w:val="00CE10D5"/>
     <w:rsid w:val="00CE13C8"/>
     <w:rsid w:val="00CE290E"/>
     <w:rsid w:val="00CE5338"/>
     <w:rsid w:val="00CE6130"/>
     <w:rsid w:val="00CF046C"/>
     <w:rsid w:val="00CF1315"/>
     <w:rsid w:val="00CF1E74"/>
     <w:rsid w:val="00CF2FE4"/>
     <w:rsid w:val="00CF3284"/>
     <w:rsid w:val="00CF42C2"/>
     <w:rsid w:val="00CF60FF"/>
     <w:rsid w:val="00CF66BC"/>
     <w:rsid w:val="00CF6F04"/>
     <w:rsid w:val="00CF78B5"/>
     <w:rsid w:val="00D01D5B"/>
     <w:rsid w:val="00D022EE"/>
     <w:rsid w:val="00D02485"/>
     <w:rsid w:val="00D02FF4"/>
     <w:rsid w:val="00D0328D"/>
+    <w:rsid w:val="00D0356C"/>
     <w:rsid w:val="00D03F43"/>
     <w:rsid w:val="00D04477"/>
     <w:rsid w:val="00D052E1"/>
     <w:rsid w:val="00D05F36"/>
     <w:rsid w:val="00D06690"/>
     <w:rsid w:val="00D07594"/>
+    <w:rsid w:val="00D10378"/>
     <w:rsid w:val="00D11293"/>
     <w:rsid w:val="00D1161B"/>
     <w:rsid w:val="00D12F9F"/>
     <w:rsid w:val="00D12FB0"/>
     <w:rsid w:val="00D13259"/>
     <w:rsid w:val="00D14C82"/>
     <w:rsid w:val="00D15C19"/>
     <w:rsid w:val="00D169A8"/>
     <w:rsid w:val="00D224D1"/>
     <w:rsid w:val="00D2347F"/>
     <w:rsid w:val="00D26474"/>
     <w:rsid w:val="00D2681E"/>
     <w:rsid w:val="00D2732F"/>
     <w:rsid w:val="00D27F27"/>
     <w:rsid w:val="00D30F35"/>
     <w:rsid w:val="00D31CE7"/>
     <w:rsid w:val="00D329CE"/>
     <w:rsid w:val="00D35BB1"/>
     <w:rsid w:val="00D35E16"/>
     <w:rsid w:val="00D36CB4"/>
     <w:rsid w:val="00D37CF2"/>
     <w:rsid w:val="00D40897"/>
     <w:rsid w:val="00D4099F"/>
     <w:rsid w:val="00D40E4D"/>
     <w:rsid w:val="00D41890"/>
     <w:rsid w:val="00D443E3"/>
     <w:rsid w:val="00D44F27"/>
     <w:rsid w:val="00D45C1E"/>
     <w:rsid w:val="00D46C85"/>
     <w:rsid w:val="00D5067F"/>
     <w:rsid w:val="00D50BF6"/>
     <w:rsid w:val="00D50EF2"/>
     <w:rsid w:val="00D522A2"/>
     <w:rsid w:val="00D54074"/>
     <w:rsid w:val="00D54122"/>
     <w:rsid w:val="00D54ED0"/>
     <w:rsid w:val="00D55524"/>
     <w:rsid w:val="00D555C7"/>
     <w:rsid w:val="00D57143"/>
     <w:rsid w:val="00D577EF"/>
     <w:rsid w:val="00D5794E"/>
     <w:rsid w:val="00D600A2"/>
     <w:rsid w:val="00D61202"/>
     <w:rsid w:val="00D6380D"/>
     <w:rsid w:val="00D63AAD"/>
     <w:rsid w:val="00D652A2"/>
     <w:rsid w:val="00D65781"/>
     <w:rsid w:val="00D65AC7"/>
+    <w:rsid w:val="00D668F0"/>
     <w:rsid w:val="00D669F4"/>
     <w:rsid w:val="00D66BAC"/>
     <w:rsid w:val="00D66FA1"/>
     <w:rsid w:val="00D70897"/>
     <w:rsid w:val="00D70A82"/>
     <w:rsid w:val="00D7150E"/>
     <w:rsid w:val="00D761AB"/>
     <w:rsid w:val="00D76546"/>
+    <w:rsid w:val="00D765D6"/>
     <w:rsid w:val="00D767AB"/>
     <w:rsid w:val="00D76A37"/>
     <w:rsid w:val="00D76F57"/>
     <w:rsid w:val="00D80214"/>
     <w:rsid w:val="00D80AA1"/>
     <w:rsid w:val="00D820E8"/>
     <w:rsid w:val="00D832AE"/>
     <w:rsid w:val="00D83B52"/>
     <w:rsid w:val="00D84A7C"/>
     <w:rsid w:val="00D85418"/>
     <w:rsid w:val="00D868CC"/>
     <w:rsid w:val="00D87385"/>
     <w:rsid w:val="00D874C2"/>
     <w:rsid w:val="00D90794"/>
     <w:rsid w:val="00D92051"/>
     <w:rsid w:val="00D92C9F"/>
     <w:rsid w:val="00D93C58"/>
     <w:rsid w:val="00D947E5"/>
     <w:rsid w:val="00D96ED5"/>
     <w:rsid w:val="00D96FEA"/>
     <w:rsid w:val="00D97983"/>
     <w:rsid w:val="00DA061E"/>
     <w:rsid w:val="00DA12E3"/>
     <w:rsid w:val="00DA1F18"/>
     <w:rsid w:val="00DA3868"/>
     <w:rsid w:val="00DA4024"/>
     <w:rsid w:val="00DA7247"/>
     <w:rsid w:val="00DA72AF"/>
     <w:rsid w:val="00DA7821"/>
+    <w:rsid w:val="00DB08CD"/>
     <w:rsid w:val="00DB182F"/>
     <w:rsid w:val="00DB3E28"/>
     <w:rsid w:val="00DB474C"/>
     <w:rsid w:val="00DB4C9A"/>
     <w:rsid w:val="00DB54B7"/>
     <w:rsid w:val="00DB57F5"/>
     <w:rsid w:val="00DB7D7B"/>
     <w:rsid w:val="00DB7DFD"/>
     <w:rsid w:val="00DC19AE"/>
     <w:rsid w:val="00DC3D39"/>
     <w:rsid w:val="00DC3F08"/>
     <w:rsid w:val="00DD09D1"/>
     <w:rsid w:val="00DD1CE2"/>
     <w:rsid w:val="00DD3AA1"/>
     <w:rsid w:val="00DD44AE"/>
     <w:rsid w:val="00DD4B0A"/>
     <w:rsid w:val="00DD65EE"/>
     <w:rsid w:val="00DE07BF"/>
     <w:rsid w:val="00DE07CF"/>
     <w:rsid w:val="00DE099C"/>
     <w:rsid w:val="00DE0E70"/>
     <w:rsid w:val="00DE0ECE"/>
     <w:rsid w:val="00DE1C0F"/>
     <w:rsid w:val="00DE2FE5"/>
     <w:rsid w:val="00DE32CA"/>
     <w:rsid w:val="00DE4B5D"/>
     <w:rsid w:val="00DE5EFB"/>
     <w:rsid w:val="00DE7C3A"/>
     <w:rsid w:val="00DF0056"/>
     <w:rsid w:val="00DF025B"/>
     <w:rsid w:val="00DF1B5B"/>
     <w:rsid w:val="00DF2002"/>
     <w:rsid w:val="00DF3976"/>
     <w:rsid w:val="00DF493F"/>
     <w:rsid w:val="00DF5366"/>
     <w:rsid w:val="00DF5880"/>
     <w:rsid w:val="00DF66E2"/>
     <w:rsid w:val="00E000F8"/>
     <w:rsid w:val="00E00771"/>
     <w:rsid w:val="00E00B6C"/>
     <w:rsid w:val="00E0143E"/>
     <w:rsid w:val="00E0279B"/>
     <w:rsid w:val="00E02E90"/>
     <w:rsid w:val="00E031FA"/>
     <w:rsid w:val="00E03BF5"/>
     <w:rsid w:val="00E041D0"/>
     <w:rsid w:val="00E07D0B"/>
     <w:rsid w:val="00E07DCE"/>
     <w:rsid w:val="00E103F1"/>
     <w:rsid w:val="00E11E75"/>
+    <w:rsid w:val="00E12240"/>
     <w:rsid w:val="00E12E08"/>
     <w:rsid w:val="00E1366E"/>
     <w:rsid w:val="00E16A42"/>
     <w:rsid w:val="00E16E35"/>
     <w:rsid w:val="00E16EE6"/>
     <w:rsid w:val="00E1716B"/>
     <w:rsid w:val="00E173A9"/>
     <w:rsid w:val="00E204DD"/>
     <w:rsid w:val="00E2052F"/>
     <w:rsid w:val="00E207C0"/>
     <w:rsid w:val="00E213AA"/>
     <w:rsid w:val="00E225EF"/>
     <w:rsid w:val="00E2344D"/>
     <w:rsid w:val="00E249D5"/>
     <w:rsid w:val="00E25208"/>
     <w:rsid w:val="00E257DD"/>
     <w:rsid w:val="00E257E7"/>
     <w:rsid w:val="00E25AD3"/>
     <w:rsid w:val="00E2682A"/>
     <w:rsid w:val="00E26BF0"/>
     <w:rsid w:val="00E27D12"/>
     <w:rsid w:val="00E32E85"/>
+    <w:rsid w:val="00E3415C"/>
+    <w:rsid w:val="00E34C50"/>
     <w:rsid w:val="00E35801"/>
     <w:rsid w:val="00E358E6"/>
     <w:rsid w:val="00E36C24"/>
     <w:rsid w:val="00E36ECD"/>
     <w:rsid w:val="00E3742E"/>
     <w:rsid w:val="00E37EEF"/>
     <w:rsid w:val="00E43103"/>
     <w:rsid w:val="00E43789"/>
     <w:rsid w:val="00E43A01"/>
     <w:rsid w:val="00E451A7"/>
+    <w:rsid w:val="00E45E42"/>
     <w:rsid w:val="00E46530"/>
     <w:rsid w:val="00E46D31"/>
     <w:rsid w:val="00E4734F"/>
     <w:rsid w:val="00E47C8B"/>
     <w:rsid w:val="00E5005B"/>
     <w:rsid w:val="00E513FF"/>
     <w:rsid w:val="00E51DB3"/>
     <w:rsid w:val="00E53B9C"/>
     <w:rsid w:val="00E54070"/>
     <w:rsid w:val="00E54483"/>
     <w:rsid w:val="00E5470F"/>
     <w:rsid w:val="00E547EA"/>
     <w:rsid w:val="00E5523B"/>
     <w:rsid w:val="00E5540F"/>
     <w:rsid w:val="00E55C13"/>
     <w:rsid w:val="00E5626D"/>
     <w:rsid w:val="00E571CB"/>
     <w:rsid w:val="00E61BA4"/>
     <w:rsid w:val="00E63378"/>
     <w:rsid w:val="00E63EA7"/>
     <w:rsid w:val="00E64118"/>
     <w:rsid w:val="00E6446A"/>
     <w:rsid w:val="00E65256"/>
     <w:rsid w:val="00E67149"/>
     <w:rsid w:val="00E6760A"/>
     <w:rsid w:val="00E67B10"/>
     <w:rsid w:val="00E730F0"/>
     <w:rsid w:val="00E73874"/>
     <w:rsid w:val="00E73893"/>
     <w:rsid w:val="00E7401C"/>
     <w:rsid w:val="00E75EA4"/>
     <w:rsid w:val="00E7649A"/>
     <w:rsid w:val="00E770D2"/>
+    <w:rsid w:val="00E806A0"/>
     <w:rsid w:val="00E80B44"/>
     <w:rsid w:val="00E80D61"/>
     <w:rsid w:val="00E816E4"/>
     <w:rsid w:val="00E81CF6"/>
     <w:rsid w:val="00E82694"/>
     <w:rsid w:val="00E82984"/>
     <w:rsid w:val="00E82AA5"/>
     <w:rsid w:val="00E83C85"/>
     <w:rsid w:val="00E84039"/>
     <w:rsid w:val="00E84C24"/>
     <w:rsid w:val="00E85AE4"/>
     <w:rsid w:val="00E8699A"/>
     <w:rsid w:val="00E87228"/>
     <w:rsid w:val="00E91438"/>
     <w:rsid w:val="00E91454"/>
     <w:rsid w:val="00E92AC7"/>
     <w:rsid w:val="00E9340C"/>
     <w:rsid w:val="00E95118"/>
     <w:rsid w:val="00E95A21"/>
     <w:rsid w:val="00E963A7"/>
     <w:rsid w:val="00EA0134"/>
     <w:rsid w:val="00EA27D8"/>
     <w:rsid w:val="00EA2A42"/>
     <w:rsid w:val="00EA3208"/>
     <w:rsid w:val="00EA3DFF"/>
     <w:rsid w:val="00EA5075"/>
+    <w:rsid w:val="00EA52B1"/>
     <w:rsid w:val="00EA5500"/>
     <w:rsid w:val="00EA55FE"/>
     <w:rsid w:val="00EA59F4"/>
     <w:rsid w:val="00EA5A81"/>
     <w:rsid w:val="00EA6244"/>
     <w:rsid w:val="00EA63D8"/>
     <w:rsid w:val="00EA76A0"/>
     <w:rsid w:val="00EA79CA"/>
     <w:rsid w:val="00EA7DA3"/>
     <w:rsid w:val="00EB00B2"/>
     <w:rsid w:val="00EB37F4"/>
     <w:rsid w:val="00EB3B5B"/>
     <w:rsid w:val="00EB424D"/>
     <w:rsid w:val="00EB4BA4"/>
     <w:rsid w:val="00EB4C3F"/>
     <w:rsid w:val="00EB5634"/>
     <w:rsid w:val="00EB5F42"/>
     <w:rsid w:val="00EB636E"/>
     <w:rsid w:val="00EB6695"/>
     <w:rsid w:val="00EB7E7D"/>
     <w:rsid w:val="00EC088C"/>
     <w:rsid w:val="00EC1A51"/>
     <w:rsid w:val="00EC3E4E"/>
     <w:rsid w:val="00EC461B"/>
     <w:rsid w:val="00EC53CF"/>
     <w:rsid w:val="00EC792E"/>
     <w:rsid w:val="00ED0B53"/>
     <w:rsid w:val="00ED0BA8"/>
     <w:rsid w:val="00ED2228"/>
     <w:rsid w:val="00ED27E6"/>
     <w:rsid w:val="00ED3792"/>
     <w:rsid w:val="00ED38BA"/>
     <w:rsid w:val="00ED56CC"/>
     <w:rsid w:val="00ED5CD4"/>
     <w:rsid w:val="00ED7788"/>
     <w:rsid w:val="00EE0918"/>
     <w:rsid w:val="00EE0F34"/>
     <w:rsid w:val="00EE13F2"/>
     <w:rsid w:val="00EE15D4"/>
+    <w:rsid w:val="00EE269C"/>
     <w:rsid w:val="00EE29E3"/>
     <w:rsid w:val="00EE3114"/>
     <w:rsid w:val="00EE42E7"/>
     <w:rsid w:val="00EE4A6B"/>
     <w:rsid w:val="00EE5CED"/>
     <w:rsid w:val="00EE71C1"/>
+    <w:rsid w:val="00EE7217"/>
     <w:rsid w:val="00EF0558"/>
     <w:rsid w:val="00EF0613"/>
     <w:rsid w:val="00EF0751"/>
     <w:rsid w:val="00EF0AD9"/>
     <w:rsid w:val="00EF0C3F"/>
     <w:rsid w:val="00EF14A8"/>
     <w:rsid w:val="00EF1754"/>
     <w:rsid w:val="00EF1928"/>
     <w:rsid w:val="00EF33C6"/>
     <w:rsid w:val="00EF4989"/>
     <w:rsid w:val="00EF54A2"/>
     <w:rsid w:val="00EF5952"/>
     <w:rsid w:val="00EF6160"/>
+    <w:rsid w:val="00EF7530"/>
     <w:rsid w:val="00EF782D"/>
     <w:rsid w:val="00F00679"/>
     <w:rsid w:val="00F00801"/>
     <w:rsid w:val="00F031B3"/>
     <w:rsid w:val="00F038D1"/>
     <w:rsid w:val="00F0420B"/>
     <w:rsid w:val="00F043F1"/>
     <w:rsid w:val="00F05F66"/>
     <w:rsid w:val="00F06125"/>
     <w:rsid w:val="00F109EA"/>
     <w:rsid w:val="00F10AC7"/>
     <w:rsid w:val="00F117C6"/>
     <w:rsid w:val="00F117D8"/>
     <w:rsid w:val="00F14D8F"/>
+    <w:rsid w:val="00F14E49"/>
     <w:rsid w:val="00F1522F"/>
     <w:rsid w:val="00F15638"/>
     <w:rsid w:val="00F15AAC"/>
     <w:rsid w:val="00F15B72"/>
     <w:rsid w:val="00F15F6D"/>
     <w:rsid w:val="00F16324"/>
     <w:rsid w:val="00F16B82"/>
     <w:rsid w:val="00F16E3C"/>
     <w:rsid w:val="00F174E8"/>
     <w:rsid w:val="00F17AB7"/>
     <w:rsid w:val="00F20792"/>
     <w:rsid w:val="00F2142F"/>
     <w:rsid w:val="00F216C6"/>
     <w:rsid w:val="00F21D3E"/>
     <w:rsid w:val="00F21E56"/>
     <w:rsid w:val="00F21ECE"/>
     <w:rsid w:val="00F22B57"/>
     <w:rsid w:val="00F24234"/>
     <w:rsid w:val="00F24983"/>
     <w:rsid w:val="00F24D15"/>
     <w:rsid w:val="00F2609E"/>
     <w:rsid w:val="00F2638B"/>
     <w:rsid w:val="00F26D45"/>
     <w:rsid w:val="00F307D6"/>
     <w:rsid w:val="00F32ABE"/>
@@ -23755,50 +24701,51 @@
     <w:rsid w:val="00F826B3"/>
     <w:rsid w:val="00F82702"/>
     <w:rsid w:val="00F83316"/>
     <w:rsid w:val="00F84180"/>
     <w:rsid w:val="00F84C20"/>
     <w:rsid w:val="00F85BA0"/>
     <w:rsid w:val="00F901C8"/>
     <w:rsid w:val="00F904D4"/>
     <w:rsid w:val="00F904F7"/>
     <w:rsid w:val="00F90C29"/>
     <w:rsid w:val="00F9125C"/>
     <w:rsid w:val="00F920B9"/>
     <w:rsid w:val="00F92DE3"/>
     <w:rsid w:val="00F94687"/>
     <w:rsid w:val="00F95C3A"/>
     <w:rsid w:val="00FA3431"/>
     <w:rsid w:val="00FA3E30"/>
     <w:rsid w:val="00FA4868"/>
     <w:rsid w:val="00FA4933"/>
     <w:rsid w:val="00FA4E29"/>
     <w:rsid w:val="00FA63A0"/>
     <w:rsid w:val="00FA7041"/>
     <w:rsid w:val="00FA7BF8"/>
     <w:rsid w:val="00FB075D"/>
     <w:rsid w:val="00FB0E35"/>
+    <w:rsid w:val="00FB263B"/>
     <w:rsid w:val="00FB3260"/>
     <w:rsid w:val="00FB4C71"/>
     <w:rsid w:val="00FB543A"/>
     <w:rsid w:val="00FB5D4F"/>
     <w:rsid w:val="00FB6183"/>
     <w:rsid w:val="00FB7DEA"/>
     <w:rsid w:val="00FC0DC9"/>
     <w:rsid w:val="00FC1240"/>
     <w:rsid w:val="00FC18DE"/>
     <w:rsid w:val="00FC4929"/>
     <w:rsid w:val="00FC6587"/>
     <w:rsid w:val="00FC6CB4"/>
     <w:rsid w:val="00FC76E1"/>
     <w:rsid w:val="00FC7AFC"/>
     <w:rsid w:val="00FC7CA2"/>
     <w:rsid w:val="00FD0E67"/>
     <w:rsid w:val="00FD13DB"/>
     <w:rsid w:val="00FD30AE"/>
     <w:rsid w:val="00FD3717"/>
     <w:rsid w:val="00FD49CE"/>
     <w:rsid w:val="00FD4E8D"/>
     <w:rsid w:val="00FD6EA7"/>
     <w:rsid w:val="00FD70C4"/>
     <w:rsid w:val="00FE06EA"/>
     <w:rsid w:val="00FE0872"/>
@@ -23835,51 +24782,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17A4CDFE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D656AD43-110A-4D35-9838-F5EE388A8AB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24621,51 +25568,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E67B10"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00320818"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="16779715">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="791897572">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -24916,51 +25863,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1241405282">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25231,56 +26178,89 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="44d0189f-258b-486e-b7f5-ee19fe90ec4c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="3f0028d8-b4ae-4304-b756-5edd1a42b773">
+      <UserInfo>
+        <DisplayName>Diane King</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kelly Scalf</DisplayName>
+        <AccountId>161</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="44d0189f-258b-486e-b7f5-ee19fe90ec4c" xmlns:ns3="3f0028d8-b4ae-4304-b756-5edd1a42b773" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45e6aadcc26278913596a92b960763bd" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100319C4C942310AA4EB78C885E6F95DFB9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1c0130a9f59ded337706fe7cbe928d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="44d0189f-258b-486e-b7f5-ee19fe90ec4c" xmlns:ns3="3f0028d8-b4ae-4304-b756-5edd1a42b773" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0575dac7184f791673e52011f6ae7b02" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="44d0189f-258b-486e-b7f5-ee19fe90ec4c"/>
     <xsd:import namespace="3f0028d8-b4ae-4304-b756-5edd1a42b773"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -25474,167 +26454,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B329FC35-7D2D-45FF-954F-44A7C6F54483}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFEEC517-45B7-445C-9190-F3981BCEB42C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="44d0189f-258b-486e-b7f5-ee19fe90ec4c"/>
+    <ds:schemaRef ds:uri="3f0028d8-b4ae-4304-b756-5edd1a42b773"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F9845FA-6006-4E13-842F-1E0B40E8C60B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF33D45D-E7AB-455D-9A27-389E98568B75}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BF8A49-D39D-40E0-AB68-B65ACD0D5E7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="44d0189f-258b-486e-b7f5-ee19fe90ec4c"/>
     <ds:schemaRef ds:uri="3f0028d8-b4ae-4304-b756-5edd1a42b773"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>18548</Characters>
+  <Pages>10</Pages>
+  <Words>3355</Words>
+  <Characters>19130</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21758</CharactersWithSpaces>
+  <CharactersWithSpaces>22441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barbara Savary</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100668468787B942A47B4AEE696FBC65B14</vt:lpwstr>
+    <vt:lpwstr>0x010100319C4C942310AA4EB78C885E6F95DFB9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>