--- v4 (2026-03-07)
+++ v5 (2026-04-25)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://modotgov.sharepoint.com/sites/CO_TP/Shared Documents/General/Statewide Programming/Amendments Library/2026 SFY/9 March/Post to Website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://modotgov.sharepoint.com/sites/CO_TP/Shared Documents/General/Statewide Programming/Amendments Library/2026 SFY/10 April/Post to Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{A4B3A3FF-F567-43BB-A579-886DA62A4511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{44D3CC15-80AC-489D-B361-FA80068D5FAB}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{A4B3A3FF-F567-43BB-A579-886DA62A4511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C8CDC830-7854-45E7-97F9-2DCBA80C803D}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="03-04-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="04-07-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5181" uniqueCount="1880">
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>ANDREW</t>
   </si>
   <si>
     <t>RT O E</t>
   </si>
   <si>
     <t>NW0080</t>
   </si>
   <si>
     <t xml:space="preserve">Scoping for pavement improvements in Andrew County (Rte. O and Rte. W), Buchanan County (Rte. FF, Rte. O and Rte. W), Caldwell County (Rte. 116) and Clinton County (Rte. 116, Rte. 69). </t>
   </si>
   <si>
     <t>Adv. CN</t>
@@ -6012,51 +6012,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F727" sqref="F727"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.5703125" customWidth="1"/>
     <col min="7" max="7" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="B1" s="2" t="s">
@@ -40784,59 +40784,50 @@
       <c r="N739" s="1">
         <v>200</v>
       </c>
       <c r="O739" s="1">
         <v>4500</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DC989784A22ADD40BA4EC6498F7B6E2A" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e2d96d8c4fe28365475568d13f5ff63f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="66448557-bdb6-475b-a3d5-8a4df9ecf2c1" xmlns:ns3="c021ea0d-00b4-449f-9d7c-46b53cd92566" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c8e5844738d36eeea5f91daf6dec860e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="66448557-bdb6-475b-a3d5-8a4df9ecf2c1"/>
     <xsd:import namespace="c021ea0d-00b4-449f-9d7c-46b53cd92566"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -41090,125 +41081,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <StillCurrent xmlns="66448557-bdb6-475b-a3d5-8a4df9ecf2c1">false</StillCurrent>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <ResponsibleTeam xmlns="66448557-bdb6-475b-a3d5-8a4df9ecf2c1" xsi:nil="true"/>
     <TaxCatchAll xmlns="c021ea0d-00b4-449f-9d7c-46b53cd92566" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="66448557-bdb6-475b-a3d5-8a4df9ecf2c1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <EffectiveYear xmlns="66448557-bdb6-475b-a3d5-8a4df9ecf2c1">2023</EffectiveYear>
     <UsedIn_x002f_Purpose xmlns="66448557-bdb6-475b-a3d5-8a4df9ecf2c1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE69211-0845-445C-BE9B-DF95A518AE16}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18AF4465-8FE7-40CF-A8B6-8BEDB0AC3C19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="66448557-bdb6-475b-a3d5-8a4df9ecf2c1"/>
     <ds:schemaRef ds:uri="c021ea0d-00b4-449f-9d7c-46b53cd92566"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CE69211-0845-445C-BE9B-DF95A518AE16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2021E45F-4255-47E9-9B5E-9F4171BC2B24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="66448557-bdb6-475b-a3d5-8a4df9ecf2c1"/>
     <ds:schemaRef ds:uri="c021ea0d-00b4-449f-9d7c-46b53cd92566"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>03-04-2026</vt:lpstr>
+      <vt:lpstr>04-07-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IBM Incorporated</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mackenzie Hudson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DC989784A22ADD40BA4EC6498F7B6E2A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">