--- v0 (2026-02-12)
+++ v1 (2026-05-18)
@@ -745,51 +745,51 @@
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Sections</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11A68C11" w14:textId="41BBBCEB" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00D058B0" w:rsidP="00C67254">
+                          <w:p w14:paraId="11A68C11" w14:textId="153EA56C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00D058B0" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="History" w:history="1">
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Office</w:t>
                               </w:r>
@@ -813,51 +813,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>………………………………………………………..</w:t>
                               </w:r>
                               <w:r w:rsidR="005B0661" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="00A20C59" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>1-2</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="11A68C12" w14:textId="173B3E31" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                          <w:p w14:paraId="11A68C12" w14:textId="472CFF0C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="Purpose" w:history="1">
                               <w:r w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Purpose of this Guidance</w:t>
                               </w:r>
@@ -873,51 +873,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="00A20C59" w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                               <w:r w:rsidR="00C803E5" w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>-3</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="11A68C13" w14:textId="268D6B01" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00A746AC" w:rsidP="00C67254">
+                          <w:p w14:paraId="11A68C13" w14:textId="78CCEDBF" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00A746AC" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="Background" w:history="1">
                               <w:r w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Background: </w:t>
                               </w:r>
@@ -941,51 +941,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="00C803E5" w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>3-</w:t>
                               </w:r>
                               <w:r w:rsidR="00303608" w:rsidRPr="00B907D9">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="11A68C14" w14:textId="5988DC9A" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                          <w:p w14:paraId="11A68C14" w14:textId="1CAD16C3" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="Driving" w:history="1">
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Guidance for </w:t>
                               </w:r>
@@ -1001,51 +1001,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>………………………………</w:t>
                               </w:r>
                               <w:r w:rsidR="005B0661" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="002F34A4" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>4-7</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="11A68C15" w14:textId="4B4057E9" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00514A96" w:rsidP="00C67254">
+                          <w:p w14:paraId="11A68C15" w14:textId="6B09C561" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00514A96" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="Length" w:history="1">
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Guidance for Pile Length Estimates</w:t>
                               </w:r>
@@ -1061,51 +1061,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                               <w:r w:rsidR="002F34A4" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>7-</w:t>
                               </w:r>
                               <w:r w:rsidR="00997B99" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>8</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="224F4927" w14:textId="11176C4F" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                          <w:p w14:paraId="224F4927" w14:textId="4261031C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="25"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="GRLWEAP" w:history="1">
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Brief Overview of GRLWEAP </w:t>
                               </w:r>
@@ -1159,51 +1159,51 @@
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3B11F1BA" w14:textId="4F0D51D1" w:rsidR="00B22DB7" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   Appendices</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11A68C18" w14:textId="626874B5" w:rsidR="0022523D" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
+                          <w:p w14:paraId="11A68C18" w14:textId="74D5DFD3" w:rsidR="0022523D" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">          A:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -1238,51 +1238,51 @@
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>….</w:t>
                               </w:r>
                               <w:r w:rsidR="00FB300E" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>10-</w:t>
                               </w:r>
                               <w:r w:rsidR="006A5CEA" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>20</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="1524D559" w14:textId="56BBD114" w:rsidR="002845B2" w:rsidRPr="00004484" w:rsidRDefault="002845B2" w:rsidP="00004484">
+                          <w:p w14:paraId="1524D559" w14:textId="1B29EE89" w:rsidR="002845B2" w:rsidRPr="00004484" w:rsidRDefault="002845B2" w:rsidP="00004484">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink w:anchor="CaseA" w:history="1">
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Case A: Schuyler County (Clay </w:t>
                               </w:r>
                               <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>Profile)</w:t>
@@ -1302,51 +1302,51 @@
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>………………………</w:t>
                               </w:r>
                               <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidR="00004484" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>…..</w:t>
                               </w:r>
                               <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidR="00004484" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>10-14</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="1B7333B0" w14:textId="7BEF49ED" w:rsidR="001A47BA" w:rsidRPr="00004484" w:rsidRDefault="00004484" w:rsidP="00004484">
+                          <w:p w14:paraId="1B7333B0" w14:textId="3F787077" w:rsidR="001A47BA" w:rsidRPr="00004484" w:rsidRDefault="00004484" w:rsidP="00004484">
                             <w:pPr>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:hyperlink w:anchor="CaseB" w:history="1">
                               <w:r w:rsidRPr="00743921">
@@ -1381,51 +1381,51 @@
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>…………………………</w:t>
                               </w:r>
                               <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidR="0049330F" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>…..</w:t>
                               </w:r>
                               <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidR="0049330F" w:rsidRPr="00743921">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>15-20</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="11A68C1C" w14:textId="1C60B461" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C80F2D">
+                          <w:p w14:paraId="11A68C1C" w14:textId="51F0B869" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C80F2D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">          B:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B67ABA">
                               <w:rPr>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -1545,51 +1545,51 @@
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Sections</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11A68C11" w14:textId="41BBBCEB" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00D058B0" w:rsidP="00C67254">
+                    <w:p w14:paraId="11A68C11" w14:textId="153EA56C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00D058B0" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="History" w:history="1">
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Office</w:t>
                         </w:r>
@@ -1613,51 +1613,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>………………………………………………………..</w:t>
                         </w:r>
                         <w:r w:rsidR="005B0661" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="00A20C59" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>1-2</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="11A68C12" w14:textId="173B3E31" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                    <w:p w14:paraId="11A68C12" w14:textId="472CFF0C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="Purpose" w:history="1">
                         <w:r w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Purpose of this Guidance</w:t>
                         </w:r>
@@ -1673,51 +1673,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="00A20C59" w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
                         <w:r w:rsidR="00C803E5" w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>-3</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="11A68C13" w14:textId="268D6B01" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00A746AC" w:rsidP="00C67254">
+                    <w:p w14:paraId="11A68C13" w14:textId="78CCEDBF" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00A746AC" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="Background" w:history="1">
                         <w:r w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Background: </w:t>
                         </w:r>
@@ -1741,51 +1741,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="00C803E5" w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>3-</w:t>
                         </w:r>
                         <w:r w:rsidR="00303608" w:rsidRPr="00B907D9">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>4</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="11A68C14" w14:textId="5988DC9A" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                    <w:p w14:paraId="11A68C14" w14:textId="1CAD16C3" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="Driving" w:history="1">
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Guidance for </w:t>
                         </w:r>
@@ -1801,51 +1801,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>………………………………</w:t>
                         </w:r>
                         <w:r w:rsidR="005B0661" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="002F34A4" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>4-7</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="11A68C15" w14:textId="4B4057E9" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00514A96" w:rsidP="00C67254">
+                    <w:p w14:paraId="11A68C15" w14:textId="6B09C561" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="00514A96" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="Length" w:history="1">
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Guidance for Pile Length Estimates</w:t>
                         </w:r>
@@ -1861,51 +1861,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>.</w:t>
                         </w:r>
                         <w:r w:rsidR="002F34A4" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>7-</w:t>
                         </w:r>
                         <w:r w:rsidR="00997B99" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>8</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="224F4927" w14:textId="11176C4F" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
+                    <w:p w14:paraId="224F4927" w14:textId="4261031C" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C67254">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="25"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="GRLWEAP" w:history="1">
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Brief Overview of GRLWEAP </w:t>
                         </w:r>
@@ -1959,51 +1959,51 @@
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3B11F1BA" w14:textId="4F0D51D1" w:rsidR="00B22DB7" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   Appendices</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11A68C18" w14:textId="626874B5" w:rsidR="0022523D" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
+                    <w:p w14:paraId="11A68C18" w14:textId="74D5DFD3" w:rsidR="0022523D" w:rsidRDefault="0022523D" w:rsidP="00590BF3">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">          A:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -2038,51 +2038,51 @@
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>….</w:t>
                         </w:r>
                         <w:r w:rsidR="00FB300E" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>10-</w:t>
                         </w:r>
                         <w:r w:rsidR="006A5CEA" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>20</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="1524D559" w14:textId="56BBD114" w:rsidR="002845B2" w:rsidRPr="00004484" w:rsidRDefault="002845B2" w:rsidP="00004484">
+                    <w:p w14:paraId="1524D559" w14:textId="1B29EE89" w:rsidR="002845B2" w:rsidRPr="00004484" w:rsidRDefault="002845B2" w:rsidP="00004484">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink w:anchor="CaseA" w:history="1">
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Case A: Schuyler County (Clay </w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Profile)</w:t>
@@ -2102,51 +2102,51 @@
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>………………………</w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidR="00004484" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>…..</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidR="00004484" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>10-14</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="1B7333B0" w14:textId="7BEF49ED" w:rsidR="001A47BA" w:rsidRPr="00004484" w:rsidRDefault="00004484" w:rsidP="00004484">
+                    <w:p w14:paraId="1B7333B0" w14:textId="3F787077" w:rsidR="001A47BA" w:rsidRPr="00004484" w:rsidRDefault="00004484" w:rsidP="00004484">
                       <w:pPr>
                         <w:rPr>
                           <w:bCs/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:hyperlink w:anchor="CaseB" w:history="1">
                         <w:r w:rsidRPr="00743921">
@@ -2181,51 +2181,51 @@
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>…………………………</w:t>
                         </w:r>
                         <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidR="0049330F" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>…..</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidR="0049330F" w:rsidRPr="00743921">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>15-20</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="11A68C1C" w14:textId="1C60B461" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C80F2D">
+                    <w:p w14:paraId="11A68C1C" w14:textId="51F0B869" w:rsidR="0022523D" w:rsidRPr="00B67ABA" w:rsidRDefault="0022523D" w:rsidP="00C80F2D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">          B:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B67ABA">
                         <w:rPr>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -7113,51 +7113,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>deliverable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B013D3" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E589BD9" w14:textId="77777777" w:rsidR="002908C8" w:rsidRPr="00C53D64" w:rsidRDefault="002908C8" w:rsidP="005B36F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EBEB128" w14:textId="7AA35D2C" w:rsidR="004414C0" w:rsidRPr="00C53D64" w:rsidRDefault="004414C0" w:rsidP="005B36F6">
+    <w:p w14:paraId="7EBEB128" w14:textId="0A207BFD" w:rsidR="004414C0" w:rsidRPr="00C53D64" w:rsidRDefault="004414C0" w:rsidP="005B36F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For bridges </w:t>
       </w:r>
       <w:r w:rsidR="003D4643" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">where the soil </w:t>
       </w:r>
       <w:r w:rsidR="00AC35A2" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -11072,81 +11072,81 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B0D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.55 – PDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4966E7" w14:textId="77777777" w:rsidR="000C3352" w:rsidRPr="00235B0D" w:rsidRDefault="000C3352" w:rsidP="000C3352">
+          <w:p w14:paraId="79BBE551" w14:textId="77777777" w:rsidR="00217F35" w:rsidRPr="00235B0D" w:rsidRDefault="00217F35" w:rsidP="00217F35">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B0D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.45 - Gates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FD781F" w14:textId="77777777" w:rsidR="000C3352" w:rsidRPr="00235B0D" w:rsidRDefault="000C3352" w:rsidP="000C3352">
+          <w:p w14:paraId="38595B73" w14:textId="77777777" w:rsidR="00217F35" w:rsidRPr="00235B0D" w:rsidRDefault="00217F35" w:rsidP="00217F35">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B0D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.45 – WEAP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8E0407" w14:textId="04F60CB1" w:rsidR="006E178A" w:rsidRPr="00162AA8" w:rsidRDefault="000C3352" w:rsidP="000C3352">
+          <w:p w14:paraId="0D8E0407" w14:textId="57160A8A" w:rsidR="006E178A" w:rsidRPr="00162AA8" w:rsidRDefault="00217F35" w:rsidP="00217F35">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B0D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.55 – PDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E178A" w14:paraId="74AF30C3" w14:textId="77777777" w:rsidTr="008064FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13059,80 +13059,112 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">average cone penetration resistance below </w:t>
       </w:r>
       <w:r w:rsidR="00046E12" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pile</w:t>
       </w:r>
       <w:r w:rsidR="00046E12" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(LRFD 10.7.3.8.6g - Schmertmann)</w:t>
+        <w:t xml:space="preserve">(LRFD 10.7.3.8.6g - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schmertmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5811F50C" w14:textId="55A25102" w:rsidR="004601E8" w:rsidRPr="00C53D64" w:rsidRDefault="00B710F8" w:rsidP="00B710F8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="004601E8" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Side Friction … </w:t>
       </w:r>
       <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(LRFD 10.7.3.8.6g - Schmertmann)</w:t>
+        <w:t xml:space="preserve">(LRFD 10.7.3.8.6g - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schmertmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D39B2" w:rsidRPr="00C53D64">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A68B00" w14:textId="77777777" w:rsidR="00F61A34" w:rsidRDefault="00F61A34" w:rsidP="00594CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A68B06" w14:textId="77777777" w:rsidR="00E2075E" w:rsidRDefault="00E2075E" w:rsidP="00594CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A1562BC" w14:textId="77777777" w:rsidR="00F42543" w:rsidRDefault="00F42543">
@@ -13443,993 +13475,824 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Layer 1 – 3.66’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 113 </w:t>
+        <w:t xml:space="preserve"> = 113 pcf</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61A18" w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>psf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A8CB130" w14:textId="77382AED" w:rsidR="000927F6" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Layer 2 – 10.80’ Clay, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 104 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 500 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
+        <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E61A18">
-[...31 lines deleted...]
-    <w:p w14:paraId="7A8CB130" w14:textId="77382AED" w:rsidR="000927F6" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
+    </w:p>
+    <w:p w14:paraId="6FD681D8" w14:textId="03E38FCC" w:rsidR="00E61A18" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Layer 2 – 10.80’ Clay, </w:t>
+        <w:t xml:space="preserve">Layer 3 – 12.40’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 104 </w:t>
+        <w:t xml:space="preserve"> = 120 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1783 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
+        <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2638C40F" w14:textId="6E65CFA0" w:rsidR="00E61A18" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, S</w:t>
+        <w:t xml:space="preserve">Layer 4 – 5.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 121 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 500 </w:t>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00567ADF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6FD681D8" w14:textId="03E38FCC" w:rsidR="00E61A18" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
+    <w:p w14:paraId="5FBCC601" w14:textId="6326BD4E" w:rsidR="00567ADF" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Layer 3 – 12.40’ Clay, </w:t>
+        <w:t xml:space="preserve">Layer 5 – 5.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 120 </w:t>
+        <w:t xml:space="preserve"> = 122 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1500 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
+        <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4F176DE3" w14:textId="0D8E5904" w:rsidR="001D30D5" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, S</w:t>
+        <w:t xml:space="preserve">Layer 6 – 10.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 124 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 1783 </w:t>
+        <w:t xml:space="preserve"> = 1725 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2638C40F" w14:textId="6E65CFA0" w:rsidR="00E61A18" w:rsidRDefault="00E61A18" w:rsidP="00C53D64">
+    <w:p w14:paraId="20E4E392" w14:textId="77777777" w:rsidR="009C3D9B" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Layer 4 – 5.00’ Clay, </w:t>
+        <w:t xml:space="preserve">Layer </w:t>
+      </w:r>
+      <w:r w:rsidR="001D30D5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 121 </w:t>
+        <w:t xml:space="preserve"> = 128 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1800 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
+        <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="33335D01" w14:textId="32231585" w:rsidR="00567ADF" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, S</w:t>
+        <w:t xml:space="preserve">Layer </w:t>
+      </w:r>
+      <w:r w:rsidR="001D30D5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 129 pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 1</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> = 2050 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5FBCC601" w14:textId="6326BD4E" w:rsidR="00567ADF" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
+    <w:p w14:paraId="1982D36D" w14:textId="167BBE06" w:rsidR="0040638B" w:rsidRDefault="0040638B" w:rsidP="00C53D64">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Layer 5 – 5.00’ Clay, </w:t>
+        <w:t xml:space="preserve">Layer 9 – 10.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 122 </w:t>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A93">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A93">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
+        <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AF5B5FE" w14:textId="64B57F80" w:rsidR="0040638B" w:rsidRDefault="0040638B" w:rsidP="00C53D64">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, S</w:t>
+        <w:t xml:space="preserve">Layer 10 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F662F5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F662F5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61A18">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 1500 </w:t>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00F662F5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4F176DE3" w14:textId="0D8E5904" w:rsidR="001D30D5" w:rsidRDefault="00567ADF" w:rsidP="00C53D64">
+    <w:p w14:paraId="4F53B05B" w14:textId="7C5709E2" w:rsidR="0040638B" w:rsidRDefault="0040638B" w:rsidP="00C53D64">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Layer 6 – 10.00’ Clay, </w:t>
+        <w:t xml:space="preserve">Layer 11 – 5.00’ Clay, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 124 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F662F5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
-[...519 lines deleted...]
-        <w:t>, S</w:t>
+        <w:t xml:space="preserve"> pcf, S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61A18">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="00F662F5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19511,103 +19374,87 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A62299">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 11</w:t>
       </w:r>
       <w:r w:rsidR="00A62299" w:rsidRPr="00A62299">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A62299">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> pcf, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62299">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62299">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62299" w:rsidRPr="00A62299">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62299">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A62299">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pcf</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>psf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00923FD0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008B69D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="008B69D2" w:rsidRPr="00F67B64">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
@@ -19690,67 +19537,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 10</w:t>
       </w:r>
       <w:r w:rsidR="00A62299" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> pcf, </w:t>
       </w:r>
       <w:r w:rsidR="00A62299" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>37.2°</w:t>
       </w:r>
       <w:r w:rsidR="00923FD0">
         <w:rPr>
@@ -19832,67 +19663,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 1</w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>14.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> pcf, </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 40.5°</w:t>
       </w:r>
       <w:r w:rsidR="00923FD0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="00923FD0" w:rsidRPr="00F67B64">
         <w:rPr>
@@ -19974,67 +19789,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>115.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> pcf, </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 40.8°</w:t>
       </w:r>
       <w:r w:rsidR="00AB7BE1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="00AB7BE1" w:rsidRPr="00F67B64">
         <w:rPr>
@@ -20109,67 +19908,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>115.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> pcf, </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 40.8°</w:t>
       </w:r>
       <w:r w:rsidR="00AB7BE1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="00AB7BE1" w:rsidRPr="00F67B64">
         <w:rPr>
@@ -20244,67 +20027,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 1</w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>17.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> pcf, </w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="00653DCB" w:rsidRPr="00653DCB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 39.8°</w:t>
       </w:r>
       <w:r w:rsidR="001F40D5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="001F40D5" w:rsidRPr="00F67B64">
         <w:rPr>
@@ -22604,51 +22371,65 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00955F82">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>factored static resistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> graph provided for this end bent is shown below.</w:t>
       </w:r>
       <w:r w:rsidR="00725E42">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Since factored resistances are provided they need to be compared to the factored load, P</w:t>
+        <w:t xml:space="preserve">  Since factored resistances are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00725E42">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00725E42">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they need to be compared to the factored load, P</w:t>
       </w:r>
       <w:r w:rsidR="00725E42" w:rsidRPr="00AC4656">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00725E42">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 145.6 kips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ADC316" w14:textId="77777777" w:rsidR="00AC0DA2" w:rsidRDefault="00AC0DA2" w:rsidP="009C3D9B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -24589,51 +24370,51 @@
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Initial in-house LRFD CIP pile design procedure released in 2006</w:t>
       </w:r>
       <w:r w:rsidR="00FE511A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and last updated in 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D3573C" w14:textId="205C3AE2" w:rsidR="0043277A" w:rsidRPr="00AC4656" w:rsidRDefault="002B5189" w:rsidP="00F91B05">
+    <w:p w14:paraId="29D3573C" w14:textId="32336E1D" w:rsidR="0043277A" w:rsidRPr="00AC4656" w:rsidRDefault="002B5189" w:rsidP="00F91B05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00AC4656">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Design Procedure for Pile Bents.doc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC4656">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -24644,51 +24425,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="679BF959" w14:textId="6E793D21" w:rsidR="00F91B05" w:rsidRPr="004F6EB7" w:rsidRDefault="00F91B05" w:rsidP="00F91B05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Development Section bulletin alerting designers to an increase in the Dynamic Resistance Factor for WEAP analyses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC674CF" w14:textId="2B19C791" w:rsidR="0043277A" w:rsidRPr="00F91B05" w:rsidRDefault="002B5189" w:rsidP="00F91B05">
+    <w:p w14:paraId="2BC674CF" w14:textId="7094B11B" w:rsidR="0043277A" w:rsidRPr="00F91B05" w:rsidRDefault="002B5189" w:rsidP="00F91B05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F91B05">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>14-05-DSB-Increased Resistance Factor for WEAP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F91B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -24699,51 +24480,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3674D6E0" w14:textId="603F5376" w:rsidR="00F91B05" w:rsidRPr="004F6EB7" w:rsidRDefault="00F91B05" w:rsidP="00F91B05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Research conducted by MoDOT comparing actual driven pile length to those estimated by Driven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7871BB9E" w14:textId="6EB714CE" w:rsidR="00F91B05" w:rsidRPr="00F91B05" w:rsidRDefault="007D0022" w:rsidP="00F91B05">
+    <w:p w14:paraId="7871BB9E" w14:textId="32DA152F" w:rsidR="00F91B05" w:rsidRPr="00F91B05" w:rsidRDefault="007D0022" w:rsidP="00F91B05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F91B05">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CIP_PileLengths_Memo1999.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F91B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -24772,51 +24553,51 @@
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Interoffice email with handwritten notes documenting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AA07E3" w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>factor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AA07E3" w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of safety changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396C5715" w14:textId="010B236A" w:rsidR="007D0022" w:rsidRPr="00F91B05" w:rsidRDefault="007D0022" w:rsidP="00AA07E3">
+    <w:p w14:paraId="396C5715" w14:textId="7AFB01D9" w:rsidR="007D0022" w:rsidRPr="00F91B05" w:rsidRDefault="007D0022" w:rsidP="00AA07E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F91B05">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CIP_PileLengths_Memo2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F91B05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -24824,92 +24605,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657FDE45" w14:textId="27EA0EBA" w:rsidR="00AA07E3" w:rsidRPr="004F6EB7" w:rsidRDefault="00AA07E3" w:rsidP="00AA07E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Calibration of Resistance Factors for Axial Capacity of Driven Pile into Missouri Soil (Luna &amp; Kebede, 2010)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E7683" w14:textId="5B36D1FC" w:rsidR="00AC4656" w:rsidRPr="004F6EB7" w:rsidRDefault="00AA07E3" w:rsidP="00AA07E3">
+    <w:p w14:paraId="537E7683" w14:textId="565AB0BA" w:rsidR="00AC4656" w:rsidRPr="004F6EB7" w:rsidRDefault="00AA07E3" w:rsidP="00AA07E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00AC4656" w:rsidRPr="004F6EB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SupportingDocumentsPiles-LunaKebede-July2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC4656" w:rsidRPr="004F6EB7">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234410A9" w14:textId="5E317599" w:rsidR="004F6EB7" w:rsidRPr="004F6EB7" w:rsidRDefault="004F6EB7" w:rsidP="00AA07E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Initial research report for the statistical calibration of static and dynamic analysis methods for deep foundations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9BC65D" w14:textId="044DA350" w:rsidR="00AA07E3" w:rsidRPr="004F6EB7" w:rsidRDefault="00AA07E3" w:rsidP="004F6EB7">
+    <w:p w14:paraId="4C9BC65D" w14:textId="18423322" w:rsidR="00AA07E3" w:rsidRPr="004F6EB7" w:rsidRDefault="00AA07E3" w:rsidP="004F6EB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="004F6EB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NCHRP 507 Load and Resistance Factor Design (LRFD) for Deep.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F6EB7">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E275454" w14:textId="151107E0" w:rsidR="004F6EB7" w:rsidRPr="004F6EB7" w:rsidRDefault="004F6EB7" w:rsidP="004F6EB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -24942,51 +24723,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ors into the LRFD </w:t>
       </w:r>
       <w:r w:rsidR="00CB40EB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6EB7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE7788" w14:textId="6CFE255F" w:rsidR="007D532B" w:rsidRDefault="007D532B" w:rsidP="004F6EB7">
+    <w:p w14:paraId="0DEE7788" w14:textId="11433434" w:rsidR="007D532B" w:rsidRDefault="007D532B" w:rsidP="004F6EB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Development of Geotechnical Resistance Factors FHWA-NHI-05-052.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004F6EB7">
         <w:t>…an excerpt is given below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA06D33" w14:textId="77777777" w:rsidR="004F6EB7" w:rsidRPr="00AA07E3" w:rsidRDefault="004F6EB7" w:rsidP="004F6EB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -25405,58 +25186,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="190F19B9" w14:textId="77777777" w:rsidR="009E4F15" w:rsidRPr="00AC283C" w:rsidRDefault="009E4F15" w:rsidP="009E4F15">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009E4F15" w:rsidRPr="00AC283C" w:rsidSect="005111B6">
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1170" w:right="1800" w:bottom="1530" w:left="1800" w:header="450" w:footer="486" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37582E53" w14:textId="77777777" w:rsidR="00636FAA" w:rsidRDefault="00636FAA">
+    <w:p w14:paraId="523DBB15" w14:textId="77777777" w:rsidR="00B109AD" w:rsidRDefault="00B109AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119065CC" w14:textId="77777777" w:rsidR="00636FAA" w:rsidRDefault="00636FAA">
+    <w:p w14:paraId="7AAE1EFF" w14:textId="77777777" w:rsidR="00B109AD" w:rsidRDefault="00B109AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25618,152 +25399,98 @@
     </w:r>
     <w:r w:rsidR="00342071">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB5F6D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A711A3A" w14:textId="77777777" w:rsidR="00636FAA" w:rsidRDefault="00636FAA">
+    <w:p w14:paraId="758D2A53" w14:textId="77777777" w:rsidR="00B109AD" w:rsidRDefault="00B109AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C6A54BB" w14:textId="77777777" w:rsidR="00636FAA" w:rsidRDefault="00636FAA">
+    <w:p w14:paraId="11CD95E2" w14:textId="77777777" w:rsidR="00B109AD" w:rsidRDefault="00B109AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11A68C0B" w14:textId="4DDBAF90" w:rsidR="0022523D" w:rsidRPr="00CB5F6D" w:rsidRDefault="00000000">
+  <w:p w14:paraId="11A68C0B" w14:textId="3685BF7A" w:rsidR="0022523D" w:rsidRPr="00CB5F6D" w:rsidRDefault="0022523D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...53 lines deleted...]
-    <w:r w:rsidR="0022523D" w:rsidRPr="00CB5F6D">
+    <w:r w:rsidRPr="00CB5F6D">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Missouri Depart</w:t>
     </w:r>
-    <w:r w:rsidR="0022523D">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ment of Transportation</w:t>
     </w:r>
-    <w:r w:rsidR="0022523D">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0022523D">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>SEG 20</w:t>
     </w:r>
     <w:r w:rsidR="00024C92">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="11A68C0C" w14:textId="77777777" w:rsidR="0022523D" w:rsidRPr="00CB5F6D" w:rsidRDefault="0022523D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB5F6D">
       <w:rPr>
@@ -29728,60 +29455,57 @@
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1767337865">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="732582034">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="57023810">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2100250353">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1645893311">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="422996710">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00325F47"/>
     <w:rsid w:val="000008B5"/>
     <w:rsid w:val="00000D71"/>
     <w:rsid w:val="000010C6"/>
     <w:rsid w:val="00001EEE"/>
     <w:rsid w:val="00003067"/>
     <w:rsid w:val="000030F3"/>
@@ -29812,50 +29536,51 @@
     <w:rsid w:val="00017599"/>
     <w:rsid w:val="000203A0"/>
     <w:rsid w:val="00020C13"/>
     <w:rsid w:val="00020F27"/>
     <w:rsid w:val="0002398D"/>
     <w:rsid w:val="00023FC7"/>
     <w:rsid w:val="00024C92"/>
     <w:rsid w:val="0002503E"/>
     <w:rsid w:val="000271F3"/>
     <w:rsid w:val="000310E6"/>
     <w:rsid w:val="00032D18"/>
     <w:rsid w:val="0003398F"/>
     <w:rsid w:val="00036920"/>
     <w:rsid w:val="00036D87"/>
     <w:rsid w:val="0004495E"/>
     <w:rsid w:val="00044D0A"/>
     <w:rsid w:val="00045F14"/>
     <w:rsid w:val="00046A21"/>
     <w:rsid w:val="00046E12"/>
     <w:rsid w:val="00050A15"/>
     <w:rsid w:val="00050D6B"/>
     <w:rsid w:val="00051B90"/>
     <w:rsid w:val="00051EB3"/>
     <w:rsid w:val="000532A8"/>
     <w:rsid w:val="00054BF9"/>
+    <w:rsid w:val="00055B46"/>
     <w:rsid w:val="00057B13"/>
     <w:rsid w:val="00060F16"/>
     <w:rsid w:val="000611A0"/>
     <w:rsid w:val="00061495"/>
     <w:rsid w:val="00061A5C"/>
     <w:rsid w:val="00062440"/>
     <w:rsid w:val="000629B2"/>
     <w:rsid w:val="00062BD9"/>
     <w:rsid w:val="00063928"/>
     <w:rsid w:val="0006485A"/>
     <w:rsid w:val="00064BFB"/>
     <w:rsid w:val="00064C4F"/>
     <w:rsid w:val="00065F2F"/>
     <w:rsid w:val="00066149"/>
     <w:rsid w:val="00066786"/>
     <w:rsid w:val="00066DED"/>
     <w:rsid w:val="00070B5E"/>
     <w:rsid w:val="00071190"/>
     <w:rsid w:val="000711D8"/>
     <w:rsid w:val="000715AA"/>
     <w:rsid w:val="00073590"/>
     <w:rsid w:val="00073C6F"/>
     <w:rsid w:val="000760B3"/>
     <w:rsid w:val="00080A92"/>
     <w:rsid w:val="00080FA4"/>
@@ -29879,51 +29604,50 @@
     <w:rsid w:val="00092CBE"/>
     <w:rsid w:val="00094A75"/>
     <w:rsid w:val="000960C9"/>
     <w:rsid w:val="00096AA4"/>
     <w:rsid w:val="000A1288"/>
     <w:rsid w:val="000A19E6"/>
     <w:rsid w:val="000A1AA5"/>
     <w:rsid w:val="000A1E00"/>
     <w:rsid w:val="000A499D"/>
     <w:rsid w:val="000A5146"/>
     <w:rsid w:val="000A59C8"/>
     <w:rsid w:val="000A751C"/>
     <w:rsid w:val="000A789B"/>
     <w:rsid w:val="000B0B87"/>
     <w:rsid w:val="000B0D12"/>
     <w:rsid w:val="000B2FD8"/>
     <w:rsid w:val="000B3684"/>
     <w:rsid w:val="000B7BBC"/>
     <w:rsid w:val="000C0956"/>
     <w:rsid w:val="000C0BE6"/>
     <w:rsid w:val="000C1415"/>
     <w:rsid w:val="000C1F29"/>
     <w:rsid w:val="000C206A"/>
     <w:rsid w:val="000C221F"/>
     <w:rsid w:val="000C2CCD"/>
-    <w:rsid w:val="000C3352"/>
     <w:rsid w:val="000C430E"/>
     <w:rsid w:val="000C519A"/>
     <w:rsid w:val="000C53C2"/>
     <w:rsid w:val="000C630A"/>
     <w:rsid w:val="000C7147"/>
     <w:rsid w:val="000C7251"/>
     <w:rsid w:val="000D120E"/>
     <w:rsid w:val="000D176F"/>
     <w:rsid w:val="000D2738"/>
     <w:rsid w:val="000D3277"/>
     <w:rsid w:val="000D49AD"/>
     <w:rsid w:val="000D4F28"/>
     <w:rsid w:val="000D77DB"/>
     <w:rsid w:val="000E0F38"/>
     <w:rsid w:val="000E1953"/>
     <w:rsid w:val="000E2057"/>
     <w:rsid w:val="000E320E"/>
     <w:rsid w:val="000E35B7"/>
     <w:rsid w:val="000E3D9B"/>
     <w:rsid w:val="000E3DA1"/>
     <w:rsid w:val="000F1795"/>
     <w:rsid w:val="000F19A4"/>
     <w:rsid w:val="000F19F2"/>
     <w:rsid w:val="000F1B15"/>
     <w:rsid w:val="000F2672"/>
@@ -30115,50 +29839,51 @@
     <w:rsid w:val="001F40D5"/>
     <w:rsid w:val="001F4379"/>
     <w:rsid w:val="001F6A09"/>
     <w:rsid w:val="001F7EA9"/>
     <w:rsid w:val="00200079"/>
     <w:rsid w:val="0020090B"/>
     <w:rsid w:val="0020213A"/>
     <w:rsid w:val="002021F0"/>
     <w:rsid w:val="00202C73"/>
     <w:rsid w:val="002032D6"/>
     <w:rsid w:val="00203A50"/>
     <w:rsid w:val="002047EC"/>
     <w:rsid w:val="002053D4"/>
     <w:rsid w:val="0020600E"/>
     <w:rsid w:val="00206468"/>
     <w:rsid w:val="002071A1"/>
     <w:rsid w:val="0021069F"/>
     <w:rsid w:val="00210C38"/>
     <w:rsid w:val="0021204E"/>
     <w:rsid w:val="00212A4E"/>
     <w:rsid w:val="00212F22"/>
     <w:rsid w:val="00214134"/>
     <w:rsid w:val="00214EBB"/>
     <w:rsid w:val="00216216"/>
     <w:rsid w:val="00217C0B"/>
+    <w:rsid w:val="00217F35"/>
     <w:rsid w:val="002205BC"/>
     <w:rsid w:val="002215E1"/>
     <w:rsid w:val="002215FE"/>
     <w:rsid w:val="00221959"/>
     <w:rsid w:val="00221C2E"/>
     <w:rsid w:val="0022228A"/>
     <w:rsid w:val="00222345"/>
     <w:rsid w:val="002225F9"/>
     <w:rsid w:val="0022284C"/>
     <w:rsid w:val="00222C53"/>
     <w:rsid w:val="002231AF"/>
     <w:rsid w:val="0022523D"/>
     <w:rsid w:val="00225385"/>
     <w:rsid w:val="0022557A"/>
     <w:rsid w:val="00226211"/>
     <w:rsid w:val="00227449"/>
     <w:rsid w:val="00227537"/>
     <w:rsid w:val="00227A7B"/>
     <w:rsid w:val="00227B6B"/>
     <w:rsid w:val="002328BC"/>
     <w:rsid w:val="00232EDC"/>
     <w:rsid w:val="00234922"/>
     <w:rsid w:val="00234CD5"/>
     <w:rsid w:val="002354AC"/>
     <w:rsid w:val="00235B0D"/>
@@ -30407,50 +30132,51 @@
     <w:rsid w:val="003B7D5A"/>
     <w:rsid w:val="003C0F66"/>
     <w:rsid w:val="003C20BB"/>
     <w:rsid w:val="003C240D"/>
     <w:rsid w:val="003C2EAC"/>
     <w:rsid w:val="003C46AE"/>
     <w:rsid w:val="003C46E2"/>
     <w:rsid w:val="003C5B4E"/>
     <w:rsid w:val="003C5EB1"/>
     <w:rsid w:val="003C62BE"/>
     <w:rsid w:val="003C63B4"/>
     <w:rsid w:val="003C7E7E"/>
     <w:rsid w:val="003D0E5D"/>
     <w:rsid w:val="003D12C4"/>
     <w:rsid w:val="003D1A2C"/>
     <w:rsid w:val="003D1C89"/>
     <w:rsid w:val="003D30EC"/>
     <w:rsid w:val="003D39B2"/>
     <w:rsid w:val="003D3FA1"/>
     <w:rsid w:val="003D425E"/>
     <w:rsid w:val="003D4601"/>
     <w:rsid w:val="003D4643"/>
     <w:rsid w:val="003D4720"/>
     <w:rsid w:val="003D61BA"/>
     <w:rsid w:val="003D6CE9"/>
+    <w:rsid w:val="003E18F6"/>
     <w:rsid w:val="003E3030"/>
     <w:rsid w:val="003E32A5"/>
     <w:rsid w:val="003E4EC0"/>
     <w:rsid w:val="003E56A0"/>
     <w:rsid w:val="003E5A85"/>
     <w:rsid w:val="003E5E71"/>
     <w:rsid w:val="003E6652"/>
     <w:rsid w:val="003E680B"/>
     <w:rsid w:val="003E6821"/>
     <w:rsid w:val="003E6AB4"/>
     <w:rsid w:val="003E7909"/>
     <w:rsid w:val="003F09CB"/>
     <w:rsid w:val="003F2F3B"/>
     <w:rsid w:val="003F3773"/>
     <w:rsid w:val="003F3A47"/>
     <w:rsid w:val="003F5AAF"/>
     <w:rsid w:val="003F5BC2"/>
     <w:rsid w:val="003F64AB"/>
     <w:rsid w:val="003F64BA"/>
     <w:rsid w:val="003F7057"/>
     <w:rsid w:val="003F7180"/>
     <w:rsid w:val="003F7605"/>
     <w:rsid w:val="003F7894"/>
     <w:rsid w:val="004000C2"/>
     <w:rsid w:val="00400D23"/>
@@ -30516,50 +30242,51 @@
     <w:rsid w:val="00471EFB"/>
     <w:rsid w:val="004765A2"/>
     <w:rsid w:val="004804ED"/>
     <w:rsid w:val="004807CC"/>
     <w:rsid w:val="00480941"/>
     <w:rsid w:val="00481BAC"/>
     <w:rsid w:val="00482534"/>
     <w:rsid w:val="00482E6A"/>
     <w:rsid w:val="00482EDF"/>
     <w:rsid w:val="00484088"/>
     <w:rsid w:val="00484DD3"/>
     <w:rsid w:val="00485363"/>
     <w:rsid w:val="00485C20"/>
     <w:rsid w:val="004866D5"/>
     <w:rsid w:val="00486866"/>
     <w:rsid w:val="00490645"/>
     <w:rsid w:val="00490696"/>
     <w:rsid w:val="004907ED"/>
     <w:rsid w:val="00491135"/>
     <w:rsid w:val="00491A52"/>
     <w:rsid w:val="00492E7A"/>
     <w:rsid w:val="0049330F"/>
     <w:rsid w:val="004934C1"/>
     <w:rsid w:val="00493F2D"/>
     <w:rsid w:val="00493FC5"/>
+    <w:rsid w:val="00494466"/>
     <w:rsid w:val="00494478"/>
     <w:rsid w:val="004954DC"/>
     <w:rsid w:val="004957C8"/>
     <w:rsid w:val="0049630D"/>
     <w:rsid w:val="004966AC"/>
     <w:rsid w:val="00497214"/>
     <w:rsid w:val="004A036B"/>
     <w:rsid w:val="004A2042"/>
     <w:rsid w:val="004A3029"/>
     <w:rsid w:val="004A3A08"/>
     <w:rsid w:val="004A3D14"/>
     <w:rsid w:val="004A3DFF"/>
     <w:rsid w:val="004A5362"/>
     <w:rsid w:val="004A5AC3"/>
     <w:rsid w:val="004A6902"/>
     <w:rsid w:val="004B2FAE"/>
     <w:rsid w:val="004B3439"/>
     <w:rsid w:val="004B3BB1"/>
     <w:rsid w:val="004B40C3"/>
     <w:rsid w:val="004B48DA"/>
     <w:rsid w:val="004B4A47"/>
     <w:rsid w:val="004B5976"/>
     <w:rsid w:val="004B6245"/>
     <w:rsid w:val="004B6835"/>
     <w:rsid w:val="004B6B3F"/>
@@ -30787,51 +30514,50 @@
     <w:rsid w:val="00615206"/>
     <w:rsid w:val="00617A63"/>
     <w:rsid w:val="00617B0C"/>
     <w:rsid w:val="00617DCC"/>
     <w:rsid w:val="00621922"/>
     <w:rsid w:val="006219A2"/>
     <w:rsid w:val="00621D99"/>
     <w:rsid w:val="00622156"/>
     <w:rsid w:val="006228B3"/>
     <w:rsid w:val="006230A9"/>
     <w:rsid w:val="006231CA"/>
     <w:rsid w:val="00623957"/>
     <w:rsid w:val="00623B4E"/>
     <w:rsid w:val="006245D7"/>
     <w:rsid w:val="006249E1"/>
     <w:rsid w:val="00624A1C"/>
     <w:rsid w:val="0062565E"/>
     <w:rsid w:val="006269FE"/>
     <w:rsid w:val="00627E01"/>
     <w:rsid w:val="006316D9"/>
     <w:rsid w:val="0063381B"/>
     <w:rsid w:val="00633D7A"/>
     <w:rsid w:val="006341EA"/>
     <w:rsid w:val="00635434"/>
     <w:rsid w:val="006356F1"/>
-    <w:rsid w:val="00636FAA"/>
     <w:rsid w:val="00640087"/>
     <w:rsid w:val="00641031"/>
     <w:rsid w:val="0064131A"/>
     <w:rsid w:val="006419B2"/>
     <w:rsid w:val="00641D1C"/>
     <w:rsid w:val="00641F1D"/>
     <w:rsid w:val="0064277B"/>
     <w:rsid w:val="00642DB3"/>
     <w:rsid w:val="006430AC"/>
     <w:rsid w:val="006457E5"/>
     <w:rsid w:val="006462C8"/>
     <w:rsid w:val="00646FBA"/>
     <w:rsid w:val="00646FEA"/>
     <w:rsid w:val="00647915"/>
     <w:rsid w:val="00647A46"/>
     <w:rsid w:val="00650CB9"/>
     <w:rsid w:val="00652411"/>
     <w:rsid w:val="00653DCB"/>
     <w:rsid w:val="0065421E"/>
     <w:rsid w:val="00654E83"/>
     <w:rsid w:val="00654EAD"/>
     <w:rsid w:val="006566B3"/>
     <w:rsid w:val="0065702F"/>
     <w:rsid w:val="00657FB9"/>
     <w:rsid w:val="00661706"/>
@@ -30991,50 +30717,51 @@
     <w:rsid w:val="00746AE6"/>
     <w:rsid w:val="00746CC5"/>
     <w:rsid w:val="007475DD"/>
     <w:rsid w:val="00747786"/>
     <w:rsid w:val="00750FA5"/>
     <w:rsid w:val="0075178B"/>
     <w:rsid w:val="00752438"/>
     <w:rsid w:val="0075263B"/>
     <w:rsid w:val="00752843"/>
     <w:rsid w:val="00753291"/>
     <w:rsid w:val="0075444D"/>
     <w:rsid w:val="00754686"/>
     <w:rsid w:val="00755A25"/>
     <w:rsid w:val="00755D83"/>
     <w:rsid w:val="00757358"/>
     <w:rsid w:val="00757830"/>
     <w:rsid w:val="0076166E"/>
     <w:rsid w:val="00762D60"/>
     <w:rsid w:val="00763309"/>
     <w:rsid w:val="007634F2"/>
     <w:rsid w:val="0076492D"/>
     <w:rsid w:val="00766BA0"/>
     <w:rsid w:val="007670A7"/>
     <w:rsid w:val="00767265"/>
     <w:rsid w:val="0076734C"/>
+    <w:rsid w:val="007676EA"/>
     <w:rsid w:val="007713BC"/>
     <w:rsid w:val="00771CE8"/>
     <w:rsid w:val="0077275B"/>
     <w:rsid w:val="00773FCC"/>
     <w:rsid w:val="007747C6"/>
     <w:rsid w:val="00775A99"/>
     <w:rsid w:val="0077665C"/>
     <w:rsid w:val="00776724"/>
     <w:rsid w:val="00776A90"/>
     <w:rsid w:val="00776E0A"/>
     <w:rsid w:val="00777E9A"/>
     <w:rsid w:val="00780D0B"/>
     <w:rsid w:val="0078269E"/>
     <w:rsid w:val="0078312E"/>
     <w:rsid w:val="0078399D"/>
     <w:rsid w:val="00784966"/>
     <w:rsid w:val="00785289"/>
     <w:rsid w:val="007861BE"/>
     <w:rsid w:val="00787B18"/>
     <w:rsid w:val="00787C7F"/>
     <w:rsid w:val="00787EC0"/>
     <w:rsid w:val="00787FA4"/>
     <w:rsid w:val="00793233"/>
     <w:rsid w:val="00793912"/>
     <w:rsid w:val="00794CB2"/>
@@ -31328,51 +31055,50 @@
     <w:rsid w:val="00984B22"/>
     <w:rsid w:val="00984CBC"/>
     <w:rsid w:val="009866F2"/>
     <w:rsid w:val="00986E37"/>
     <w:rsid w:val="009874C2"/>
     <w:rsid w:val="009910C7"/>
     <w:rsid w:val="009920A9"/>
     <w:rsid w:val="0099298A"/>
     <w:rsid w:val="0099515E"/>
     <w:rsid w:val="00996EF3"/>
     <w:rsid w:val="00997B99"/>
     <w:rsid w:val="00997FA5"/>
     <w:rsid w:val="009A06A5"/>
     <w:rsid w:val="009A1BE9"/>
     <w:rsid w:val="009A3EB4"/>
     <w:rsid w:val="009A4387"/>
     <w:rsid w:val="009A6E06"/>
     <w:rsid w:val="009B0BD5"/>
     <w:rsid w:val="009B0D3A"/>
     <w:rsid w:val="009B114C"/>
     <w:rsid w:val="009B2090"/>
     <w:rsid w:val="009B2455"/>
     <w:rsid w:val="009B27C1"/>
     <w:rsid w:val="009B3807"/>
     <w:rsid w:val="009B397C"/>
-    <w:rsid w:val="009B49D0"/>
     <w:rsid w:val="009B4F44"/>
     <w:rsid w:val="009B5915"/>
     <w:rsid w:val="009B633D"/>
     <w:rsid w:val="009C06FC"/>
     <w:rsid w:val="009C16E5"/>
     <w:rsid w:val="009C2429"/>
     <w:rsid w:val="009C2C87"/>
     <w:rsid w:val="009C3D9B"/>
     <w:rsid w:val="009C4947"/>
     <w:rsid w:val="009D0107"/>
     <w:rsid w:val="009D067B"/>
     <w:rsid w:val="009D243D"/>
     <w:rsid w:val="009D3C25"/>
     <w:rsid w:val="009D5592"/>
     <w:rsid w:val="009D5C45"/>
     <w:rsid w:val="009D683A"/>
     <w:rsid w:val="009D6CA7"/>
     <w:rsid w:val="009E02AF"/>
     <w:rsid w:val="009E159F"/>
     <w:rsid w:val="009E2551"/>
     <w:rsid w:val="009E29FD"/>
     <w:rsid w:val="009E3B0E"/>
     <w:rsid w:val="009E4956"/>
     <w:rsid w:val="009E4CA9"/>
     <w:rsid w:val="009E4F15"/>
@@ -31563,64 +31289,66 @@
     <w:rsid w:val="00AF0507"/>
     <w:rsid w:val="00AF0C35"/>
     <w:rsid w:val="00AF1021"/>
     <w:rsid w:val="00AF1205"/>
     <w:rsid w:val="00AF16D5"/>
     <w:rsid w:val="00AF2743"/>
     <w:rsid w:val="00AF2879"/>
     <w:rsid w:val="00AF2C6A"/>
     <w:rsid w:val="00AF2FFD"/>
     <w:rsid w:val="00AF3827"/>
     <w:rsid w:val="00AF4D48"/>
     <w:rsid w:val="00AF595D"/>
     <w:rsid w:val="00AF7CE2"/>
     <w:rsid w:val="00B013D3"/>
     <w:rsid w:val="00B0163F"/>
     <w:rsid w:val="00B01966"/>
     <w:rsid w:val="00B02010"/>
     <w:rsid w:val="00B02E0C"/>
     <w:rsid w:val="00B032D7"/>
     <w:rsid w:val="00B035E5"/>
     <w:rsid w:val="00B03855"/>
     <w:rsid w:val="00B0442C"/>
     <w:rsid w:val="00B055AC"/>
     <w:rsid w:val="00B064A8"/>
     <w:rsid w:val="00B077CF"/>
+    <w:rsid w:val="00B109AD"/>
     <w:rsid w:val="00B1163C"/>
     <w:rsid w:val="00B11EEF"/>
     <w:rsid w:val="00B13396"/>
     <w:rsid w:val="00B136D7"/>
     <w:rsid w:val="00B13A40"/>
     <w:rsid w:val="00B13F08"/>
     <w:rsid w:val="00B1497F"/>
     <w:rsid w:val="00B149F4"/>
     <w:rsid w:val="00B14E82"/>
     <w:rsid w:val="00B16173"/>
     <w:rsid w:val="00B166AF"/>
     <w:rsid w:val="00B17108"/>
     <w:rsid w:val="00B204E7"/>
     <w:rsid w:val="00B20A94"/>
+    <w:rsid w:val="00B20E77"/>
     <w:rsid w:val="00B21639"/>
     <w:rsid w:val="00B217C3"/>
     <w:rsid w:val="00B229C3"/>
     <w:rsid w:val="00B22DB7"/>
     <w:rsid w:val="00B23997"/>
     <w:rsid w:val="00B2431F"/>
     <w:rsid w:val="00B25457"/>
     <w:rsid w:val="00B26B32"/>
     <w:rsid w:val="00B26B48"/>
     <w:rsid w:val="00B27121"/>
     <w:rsid w:val="00B33561"/>
     <w:rsid w:val="00B342FE"/>
     <w:rsid w:val="00B34662"/>
     <w:rsid w:val="00B350D0"/>
     <w:rsid w:val="00B363D1"/>
     <w:rsid w:val="00B36E1E"/>
     <w:rsid w:val="00B370A3"/>
     <w:rsid w:val="00B37591"/>
     <w:rsid w:val="00B37789"/>
     <w:rsid w:val="00B4075D"/>
     <w:rsid w:val="00B4116B"/>
     <w:rsid w:val="00B44B03"/>
     <w:rsid w:val="00B4500A"/>
     <w:rsid w:val="00B47A35"/>
     <w:rsid w:val="00B50722"/>
@@ -31881,50 +31609,51 @@
     <w:rsid w:val="00CB0FC4"/>
     <w:rsid w:val="00CB1E8B"/>
     <w:rsid w:val="00CB2967"/>
     <w:rsid w:val="00CB2F5C"/>
     <w:rsid w:val="00CB40EB"/>
     <w:rsid w:val="00CB4534"/>
     <w:rsid w:val="00CB5F6D"/>
     <w:rsid w:val="00CB6614"/>
     <w:rsid w:val="00CB778D"/>
     <w:rsid w:val="00CC3C1B"/>
     <w:rsid w:val="00CC41D1"/>
     <w:rsid w:val="00CC51E0"/>
     <w:rsid w:val="00CC52D2"/>
     <w:rsid w:val="00CC5F9E"/>
     <w:rsid w:val="00CC76BA"/>
     <w:rsid w:val="00CC7B93"/>
     <w:rsid w:val="00CD0A24"/>
     <w:rsid w:val="00CD12E8"/>
     <w:rsid w:val="00CD18E4"/>
     <w:rsid w:val="00CD196A"/>
     <w:rsid w:val="00CD1B0E"/>
     <w:rsid w:val="00CD1CCD"/>
     <w:rsid w:val="00CD42C0"/>
     <w:rsid w:val="00CD4C43"/>
     <w:rsid w:val="00CD52A2"/>
+    <w:rsid w:val="00CD5442"/>
     <w:rsid w:val="00CD5DB8"/>
     <w:rsid w:val="00CD6229"/>
     <w:rsid w:val="00CD7850"/>
     <w:rsid w:val="00CE1331"/>
     <w:rsid w:val="00CE2B44"/>
     <w:rsid w:val="00CE2B98"/>
     <w:rsid w:val="00CE339E"/>
     <w:rsid w:val="00CE34A5"/>
     <w:rsid w:val="00CE4745"/>
     <w:rsid w:val="00CE5793"/>
     <w:rsid w:val="00CE7C37"/>
     <w:rsid w:val="00CF15F8"/>
     <w:rsid w:val="00CF2A06"/>
     <w:rsid w:val="00CF4F03"/>
     <w:rsid w:val="00CF5F8D"/>
     <w:rsid w:val="00CF602F"/>
     <w:rsid w:val="00CF6C73"/>
     <w:rsid w:val="00CF70C9"/>
     <w:rsid w:val="00D01178"/>
     <w:rsid w:val="00D039FA"/>
     <w:rsid w:val="00D05826"/>
     <w:rsid w:val="00D058B0"/>
     <w:rsid w:val="00D06D6D"/>
     <w:rsid w:val="00D10E39"/>
     <w:rsid w:val="00D11841"/>
@@ -32061,51 +31790,50 @@
     <w:rsid w:val="00DC4EAB"/>
     <w:rsid w:val="00DC708B"/>
     <w:rsid w:val="00DC7C5B"/>
     <w:rsid w:val="00DD0D47"/>
     <w:rsid w:val="00DD1014"/>
     <w:rsid w:val="00DD253F"/>
     <w:rsid w:val="00DD305C"/>
     <w:rsid w:val="00DD340D"/>
     <w:rsid w:val="00DD4135"/>
     <w:rsid w:val="00DD4279"/>
     <w:rsid w:val="00DD44DD"/>
     <w:rsid w:val="00DD4BCA"/>
     <w:rsid w:val="00DD535A"/>
     <w:rsid w:val="00DD542C"/>
     <w:rsid w:val="00DD54E9"/>
     <w:rsid w:val="00DD5ED1"/>
     <w:rsid w:val="00DD7FE0"/>
     <w:rsid w:val="00DE047F"/>
     <w:rsid w:val="00DE435C"/>
     <w:rsid w:val="00DE4BCC"/>
     <w:rsid w:val="00DE6732"/>
     <w:rsid w:val="00DE718D"/>
     <w:rsid w:val="00DF0BE6"/>
     <w:rsid w:val="00DF24BD"/>
     <w:rsid w:val="00DF2BB2"/>
-    <w:rsid w:val="00DF407E"/>
     <w:rsid w:val="00DF4100"/>
     <w:rsid w:val="00DF50B4"/>
     <w:rsid w:val="00E001B6"/>
     <w:rsid w:val="00E0174C"/>
     <w:rsid w:val="00E017D4"/>
     <w:rsid w:val="00E02DC4"/>
     <w:rsid w:val="00E0304E"/>
     <w:rsid w:val="00E045EE"/>
     <w:rsid w:val="00E05445"/>
     <w:rsid w:val="00E05DF5"/>
     <w:rsid w:val="00E07ECD"/>
     <w:rsid w:val="00E10F62"/>
     <w:rsid w:val="00E114CE"/>
     <w:rsid w:val="00E12A6E"/>
     <w:rsid w:val="00E1326E"/>
     <w:rsid w:val="00E13DB0"/>
     <w:rsid w:val="00E13E8A"/>
     <w:rsid w:val="00E14745"/>
     <w:rsid w:val="00E14858"/>
     <w:rsid w:val="00E15DFF"/>
     <w:rsid w:val="00E17774"/>
     <w:rsid w:val="00E200BA"/>
     <w:rsid w:val="00E2075E"/>
     <w:rsid w:val="00E20A45"/>
     <w:rsid w:val="00E2200E"/>
@@ -33522,286 +33250,327 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Doc_x0020_Type xmlns="69404514-ed04-40ee-9265-2042a527f996">Division of Bridges</Doc_x0020_Type>
     <SharedWithUsers xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2">
       <UserInfo>
         <DisplayName>Thomas Fennessey</DisplayName>
         <AccountId>105</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Aaron Kemna</DisplayName>
         <AccountId>378</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Anousone Arounpradith</DisplayName>
         <AccountId>379</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Trenton Crawford</DisplayName>
         <AccountId>361</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Paul Harman</DisplayName>
         <AccountId>262</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>David J. Hagemeyer</DisplayName>
         <AccountId>179</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <TaxCatchAll xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69404514-ed04-40ee-9265-2042a527f996">
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2eee2a9c-626b-4251-aa0d-6e77a4a3af80">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Comments xmlns="69404514-ed04-40ee-9265-2042a527f996" xsi:nil="true"/>
-[...1 lines deleted...]
-    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Who xmlns="2eee2a9c-626b-4251-aa0d-6e77a4a3af80">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+    <Completed1 xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c8cd12a9-992c-44be-890c-b39a35887eb2" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="2eee2a9c-626b-4251-aa0d-6e77a4a3af80">false</Send_x0020_to_x0020_EPG>
+    <Description0 xmlns="2eee2a9c-626b-4251-aa0d-6e77a4a3af80" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69404514-ed04-40ee-9265-2042a527f996" xmlns:ns3="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b89c5bf8ad328566e6e7bc375f7f35e6" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100976FFA1499C9BC4CAE4BCD4F10988DF5" ma:contentTypeVersion="53" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed01f7fca71661111d8de911b77d2ccc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="2eee2a9c-626b-4251-aa0d-6e77a4a3af80" xmlns:ns4="c8cd12a9-992c-44be-890c-b39a35887eb2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bda9dcb294dae6b30da9203cc5d3596" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="69404514-ed04-40ee-9265-2042a527f996"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:import namespace="2eee2a9c-626b-4251-aa0d-6e77a4a3af80"/>
     <xsd:import namespace="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns2:Comments" minOccurs="0"/>
+                <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
+                <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
+                <xsd:element ref="ns3:Who" minOccurs="0"/>
+                <xsd:element ref="ns3:Description0" minOccurs="0"/>
+                <xsd:element ref="ns4:Completed1" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69404514-ed04-40ee-9265-2042a527f996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Doc_x0020_Type" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:description="Pick From: &#10;EP Std (revision to Engineering Policy standard)&#10;BR Std (revision to Bridge standard)&#10;Suppl (supplementary document)&#10;Corres (correspondence document)" ma:internalName="Doc_x0020_Type">
+    <xsd:element name="_DCDateCreated" ma:index="2" nillable="true" ma:displayName="Started" ma:description="Date when developer starts significant work." ma:format="DateOnly" ma:internalName="_DCDateCreated" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2eee2a9c-626b-4251-aa0d-6e77a4a3af80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Send_x0020_to_x0020_EPG" ma:index="3" nillable="true" ma:displayName="Send to EPG" ma:default="0" ma:description="Use check box of the files that will need to be sent to EPG for revisions to take place." ma:internalName="Send_x0020_to_x0020_EPG00" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="Who" ma:index="4" nillable="true" ma:displayName="Who" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Who" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Description0" ma:index="5" nillable="true" ma:displayName="Description" ma:internalName="Description00" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b4e9f005-b5d5-426d-ad25-f47e055fb45b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Comments" ma:index="23" nillable="true" ma:displayName="Comments" ma:internalName="Comments">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8cd12a9-992c-44be-890c-b39a35887eb2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="Completed1" ma:index="6" nillable="true" ma:displayName="Completed_DSI" ma:description="Date all revisions were implemented, or inquiry answered without revisions." ma:format="DateOnly" ma:internalName="Completed1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0abcd75b-5480-43dd-90c0-4888ac5778f4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8cd12a9-992c-44be-890c-b39a35887eb2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="11" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Doc Type"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -33846,143 +33615,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F00FFEA-E886-49B4-8112-9C91EA4B9CFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5B0E4A4-CEE0-4911-B92A-813322A8990B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F00FFEA-E886-49B4-8112-9C91EA4B9CFB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="2eee2a9c-626b-4251-aa0d-6e77a4a3af80"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFD6386C-02A2-4B76-93BD-5845B2C1B93B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5B0E4A4-CEE0-4911-B92A-813322A8990B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4D8DE07-FA5D-42F7-BE67-ED46E183A065}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="2eee2a9c-626b-4251-aa0d-6e77a4a3af80"/>
+    <ds:schemaRef ds:uri="c8cd12a9-992c-44be-890c-b39a35887eb2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
   <Words>5338</Words>
-  <Characters>26931</Characters>
+  <Characters>28771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>681</Lines>
-  <Paragraphs>293</Paragraphs>
+  <Lines>737</Lines>
+  <Paragraphs>370</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Division of Bridges</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32204</CharactersWithSpaces>
+  <CharactersWithSpaces>33739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Division of Bridges</dc:title>
   <dc:creator>Darren Kemna</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A106979A040B51458CC61820F589D601</vt:lpwstr>
+    <vt:lpwstr>0x010100976FFA1499C9BC4CAE4BCD4F10988DF5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Send to EPG">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>688400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Desk of">
     <vt:lpwstr>Other</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SharedWithUsers">
     <vt:lpwstr>105;#Thomas Fennessey;#378;#Aaron Kemna;#379;#Anousone Arounpradith;#361;#Trenton Crawford;#262;#Paul Harman;#179;#David J. Hagemeyer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Name">
     <vt:lpwstr/>
   </property>
@@ -34057,27 +33835,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Updater">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_UpdaterDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_UpdateDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_Size">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_Storage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_StorageDesc">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_Department">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Document_DepartmentDesc">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="TaxCatchAll">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Send to EPG0">
+    <vt:bool>false</vt:bool>
+  </property>
 </Properties>
 </file>