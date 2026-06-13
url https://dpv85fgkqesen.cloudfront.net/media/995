--- v0 (2025-10-14)
+++ v1 (2026-06-13)
@@ -1,587 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Excel2Oracle\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3FC9836-7209-4059-93BD-F6B02DC5AE65}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{043B2DE2-BEFD-4A4D-906E-BD1035302E4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AWP CRE2O release dates" sheetId="4" r:id="rId1"/>
     <sheet name="AWP Picklist Update Schedule" sheetId="5" r:id="rId2"/>
-    <sheet name="CRE2O release dates" sheetId="1" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="Excel2Oracle templates" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="319">
-[...47 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="229">
   <si>
     <t xml:space="preserve">Populates for </t>
   </si>
   <si>
-    <t>Select Granualar Backfill (1010)</t>
-[...10 lines deleted...]
-  <si>
     <t>Test Templates</t>
   </si>
   <si>
-    <t>SAA400AB</t>
-[...43 lines deleted...]
-  <si>
     <t>Subgrade</t>
   </si>
   <si>
     <t>Rock Base</t>
   </si>
   <si>
     <t>Agg Base</t>
   </si>
   <si>
-    <t>SAA022BA</t>
-[...34 lines deleted...]
-  <si>
     <t>#</t>
   </si>
   <si>
-    <t xml:space="preserve">Type 1, 5, and 7 Base (1007) </t>
-[...52 lines deleted...]
-  <si>
     <t>Updated Picklists Posted to Website</t>
   </si>
   <si>
     <t>Update Frequency</t>
   </si>
   <si>
     <t>Start time</t>
   </si>
   <si>
     <t>Cognos Report</t>
   </si>
   <si>
     <t>Picklist Description</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
-    <t>MaCD1000agg</t>
-[...1 lines deleted...]
-  <si>
     <t>Aggregate material codes</t>
   </si>
   <si>
     <t>4 hrs</t>
   </si>
   <si>
-    <t>PSmaterials1000agg</t>
-[...1 lines deleted...]
-  <si>
     <t>Materials for each P/S</t>
   </si>
   <si>
-    <t>PSplants1000agg</t>
-[...1 lines deleted...]
-  <si>
     <t>Ledges/Plants for each P/S</t>
   </si>
   <si>
-    <t>cstr1000agg</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract line numbers</t>
   </si>
   <si>
     <t>4/day</t>
   </si>
   <si>
-    <t>ContInts</t>
-[...1 lines deleted...]
-  <si>
     <t>Contractor list</t>
   </si>
   <si>
     <t>1/day</t>
   </si>
   <si>
     <t>daily</t>
   </si>
   <si>
-    <t>MoDOTInts</t>
-[...1 lines deleted...]
-  <si>
     <t>Inspector list</t>
   </si>
   <si>
     <t>2/week</t>
   </si>
   <si>
     <t>Thursday/Sunday</t>
   </si>
   <si>
-    <t>MaCD0400Surf</t>
-[...1 lines deleted...]
-  <si>
     <t>1 /day</t>
   </si>
   <si>
-    <t>PSmaterials0400surf</t>
-[...1 lines deleted...]
-  <si>
     <t>2 hrs</t>
   </si>
   <si>
-    <t>PSplants0400s</t>
-[...1 lines deleted...]
-  <si>
     <t>Plants for each P/S</t>
   </si>
   <si>
-    <t>ActiveAsphaltMixes</t>
-[...1 lines deleted...]
-  <si>
     <t>Asphalt mixes</t>
   </si>
   <si>
-    <t>cstr400surf</t>
-[...4 lines deleted...]
-  <si>
     <t>Culvert material codes</t>
   </si>
   <si>
-    <t>PSmaterials1000culvert</t>
-[...4 lines deleted...]
-  <si>
     <t>12:43PM</t>
   </si>
   <si>
-    <t>cstr700Culvert</t>
-[...4 lines deleted...]
-  <si>
     <t>Earthwork material codes</t>
   </si>
   <si>
-    <t>PSmaterials0200s</t>
-[...10 lines deleted...]
-  <si>
     <t>Concrete material codes</t>
   </si>
   <si>
-    <t>PSmaterials0500s</t>
-[...7 lines deleted...]
-  <si>
     <t>Concrete mixes</t>
   </si>
   <si>
-    <t>cstr500s</t>
-[...4 lines deleted...]
-  <si>
     <t>Qualified testers list</t>
   </si>
   <si>
-    <t>MaCD0400</t>
-[...7 lines deleted...]
-  <si>
     <t>Cognos reports are generated on a schedule to update CRE2O picklists.  Picklists are saved to a network location, then a batch file runs periodically to post picklists online.</t>
   </si>
   <si>
     <t xml:space="preserve">Cognos report schedules are listed below by CRE2O sheet, giving frequency and times reports are run.  </t>
   </si>
   <si>
     <t>Cognos can skip a scheduled report, preventing a picklist from updating.  This should be a rare occurrence.</t>
   </si>
   <si>
     <t>There may be a delay of up to 15 minutes for picklists to transfer to the website.</t>
   </si>
   <si>
     <t>Report Run Times</t>
   </si>
   <si>
-    <t>Asphalt surfaces material codes</t>
-[...1 lines deleted...]
-  <si>
     <t>Asphalt material codes</t>
   </si>
   <si>
-    <t>SA1000QA</t>
-[...82 lines deleted...]
-  <si>
     <t>UBAWS</t>
   </si>
   <si>
-    <t>CRE20 - Asphalt Surfaces (released 8/20/2014) - deleterious added in version 3.5 which hasn't been published yet</t>
-[...10 lines deleted...]
-  <si>
     <t>Base Type 1&amp;5 Sieve Analysis (QC)</t>
   </si>
   <si>
     <t>Base Type 7 Sieve Analysis (QC)</t>
   </si>
   <si>
     <t>AASHTO T90 Aggregate PI (QC)</t>
   </si>
   <si>
     <t>MoDOT TM71 Generic Deleterious Template (QC)</t>
   </si>
   <si>
     <t>AASHTO T27 Sieve Analysis (QC)</t>
   </si>
   <si>
     <t>AASHTO T85 Absorption for Concrete Aggregate (QC)</t>
   </si>
   <si>
     <t>AASHTO T288 Soil Resistivity Field</t>
   </si>
   <si>
     <t>AASHTO T255 Total Moisture Content of Aggregate by Drying</t>
   </si>
   <si>
     <t>ASTM D4791 Flat and Elongated Field (QC)</t>
@@ -992,81 +608,203 @@
     <t>HMA Plant Inspection Cracking Susceptibility QC</t>
   </si>
   <si>
     <t>HMA Plant Inspection Hamburg Results QC</t>
   </si>
   <si>
     <t>HMA Plant Inspection Consensus QC</t>
   </si>
   <si>
     <t>HMA Cracking QC</t>
   </si>
   <si>
     <t>HMA Hamburg QC</t>
   </si>
   <si>
     <t>HMA Consensus QC</t>
   </si>
   <si>
     <t>Base DCP Compaction Testing QC</t>
   </si>
   <si>
     <t>Base DCP QC</t>
   </si>
   <si>
     <t>1005/1003/1009 Aggregate</t>
+  </si>
+  <si>
+    <t>AWP_MaCd0413</t>
+  </si>
+  <si>
+    <t>AWP_PSmaterials0413s</t>
+  </si>
+  <si>
+    <t>AWP_PSplants0413s</t>
+  </si>
+  <si>
+    <t>AWP_CSTR413s</t>
+  </si>
+  <si>
+    <t>T27 Split QCQA</t>
+  </si>
+  <si>
+    <t>AASHTO T27 Aggregate Gradation QA Retained Split (QCQA)</t>
+  </si>
+  <si>
+    <t>T85 PCC QCQA</t>
+  </si>
+  <si>
+    <t>AASHTO T85 Absorption for Concrete Aggregate (QCQA)</t>
+  </si>
+  <si>
+    <t>Base T1T5 Agg QCQA</t>
+  </si>
+  <si>
+    <t>Base T1&amp;T5 Aggregate Retained Comparison (QCQA)</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>For MoDOT Consultant Reporting Only</t>
+  </si>
+  <si>
+    <t>Application Rate</t>
+  </si>
+  <si>
+    <t>HMA Tack Coat Application Rate</t>
+  </si>
+  <si>
+    <t>UBAWS/MicroSurfacing</t>
+  </si>
+  <si>
+    <t>QA SuperPave Asphalt</t>
+  </si>
+  <si>
+    <t>AWP 1000 Aggregates</t>
+  </si>
+  <si>
+    <t>AWP 413 Surface Treatment</t>
+  </si>
+  <si>
+    <t>AWP 724.3 Culvert Performance</t>
+  </si>
+  <si>
+    <t>AWP 200 Earthwork</t>
+  </si>
+  <si>
+    <t>AWP 500 Misc Concrete</t>
+  </si>
+  <si>
+    <t>AWP 400 NonSuperpave Asphalt</t>
+  </si>
+  <si>
+    <t>AWP 403 Superpave Asphalt</t>
+  </si>
+  <si>
+    <t>AWP 403.19.3 TSR's and Hamburg Tests</t>
+  </si>
+  <si>
+    <t>Pavement Air/SlumpQC</t>
+  </si>
+  <si>
+    <t>Concrete Pavement Air/Slump QC</t>
+  </si>
+  <si>
+    <t>Concrete Pavement Strength &amp; Thickness QC</t>
+  </si>
+  <si>
+    <t>Pavement Strength QC</t>
+  </si>
+  <si>
+    <t>PCC Opt Agg QC</t>
+  </si>
+  <si>
+    <t>Concrete Optimized Aggregate Testing QC</t>
+  </si>
+  <si>
+    <t>Test Templates (MoDOT Consultant Records use QA version)</t>
+  </si>
+  <si>
+    <t>includes absorption and deleterious results</t>
+  </si>
+  <si>
+    <t>Moved to AWP 403 Superpave Asphalt sheet</t>
+  </si>
+  <si>
+    <t>retained on this sheet so older versions continue to work</t>
+  </si>
+  <si>
+    <t>CT and RT Index Testing Reporting</t>
+  </si>
+  <si>
+    <t>separated from TSR reporting as frequencies are different now</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
@@ -1102,282 +840,251 @@
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1509,6502 +1216,3885 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3"/>
-  <dimension ref="A1:F99"/>
+  <dimension ref="A1:H122"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView tabSelected="1" topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="F89" sqref="F89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="56.42578125" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
-    <col min="6" max="6" width="30.7109375" customWidth="1"/>
+    <col min="6" max="6" width="39.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
-        <v>237</v>
+      <c r="A1" s="11" t="s">
+        <v>209</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-      <c r="E1" s="3"/>
+      <c r="E1" s="19"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>5</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>223</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5" t="s">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E2" s="5"/>
-      <c r="F2" s="5"/>
+      <c r="F2" s="5" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>181</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>167</v>
+        <v>41</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>178</v>
+        <v>52</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>182</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>177</v>
+        <v>51</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>170</v>
+        <v>44</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>185</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>174</v>
+        <v>48</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B8" s="7"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="16">
+      <c r="A9" s="12">
         <v>5</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>318</v>
+        <v>192</v>
       </c>
       <c r="E9" s="6"/>
-      <c r="F9" s="6"/>
+      <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="16">
+      <c r="A10" s="12">
         <v>5</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="C10" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>179</v>
+        <v>53</v>
       </c>
       <c r="E10" s="6"/>
-      <c r="F10" s="6"/>
+      <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="16">
+      <c r="A11" s="12">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>170</v>
+        <v>44</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>318</v>
+        <v>192</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="16">
+      <c r="A12" s="12">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>187</v>
+        <v>61</v>
       </c>
       <c r="C12" t="s">
-        <v>172</v>
+        <v>46</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>179</v>
+        <v>53</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="16">
+      <c r="A13" s="12">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>188</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>175</v>
+        <v>49</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>179</v>
+        <v>53</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
+      <c r="A14" s="12"/>
       <c r="B14" s="7"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="16">
+      <c r="A15" s="12">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>180</v>
+        <v>54</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="16">
+      <c r="A16" s="12">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>180</v>
+        <v>54</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="16">
+      <c r="A17" s="12">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>180</v>
+        <v>54</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18"/>
+      <c r="A18" s="12"/>
+      <c r="B18" s="7"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="14" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="3"/>
+      <c r="A19" s="12">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C19" t="s">
+        <v>198</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="4" t="s">
-[...6 lines deleted...]
-      <c r="D20" s="5"/>
+      <c r="A20" s="12">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C20" t="s">
+        <v>145</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="E20" s="5"/>
-      <c r="F20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="4"/>
-[...2 lines deleted...]
-      <c r="D21" s="5"/>
+      <c r="A21" s="12">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C21" t="s">
+        <v>200</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="E21" s="5"/>
-      <c r="F21" s="5"/>
+      <c r="F21" s="5" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="4"/>
-[...2 lines deleted...]
-      <c r="D22" s="5"/>
+      <c r="A22" s="12">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" t="s">
+        <v>202</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>50</v>
+      </c>
       <c r="E22" s="5"/>
-      <c r="F22" s="5"/>
+      <c r="F22" s="5" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="4"/>
-[...1 lines deleted...]
-      <c r="C23" s="5"/>
+      <c r="A23"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="14"/>
+      <c r="A24" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24" s="11"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
-      <c r="E24" s="3"/>
+      <c r="E24" s="19"/>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>5</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>223</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="D26" s="5"/>
+        <v>5</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="4"/>
-[...2 lines deleted...]
-      <c r="D27" s="5"/>
+      <c r="A27" s="4">
+        <v>1</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>207</v>
+      </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="14" t="s">
-[...6 lines deleted...]
-      <c r="F28" s="3"/>
+      <c r="A28" s="4">
+        <v>5</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5"/>
+      <c r="A29" s="4">
+        <v>2</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>206</v>
+      </c>
       <c r="D29" s="5" t="s">
-        <v>217</v>
+        <v>40</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="A30" s="4"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
         <v>2</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="B31" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="4">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>2</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>145</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>39</v>
+        <v>207</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>1</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>37</v>
+        <v>207</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="4">
-[...12 lines deleted...]
-      <c r="F35" s="5"/>
+      <c r="A35" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="4"/>
-      <c r="B36" s="4"/>
+      <c r="A36" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>1</v>
+      </c>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="14" t="s">
-[...6 lines deleted...]
-      <c r="F37" s="3"/>
+      <c r="A37" s="4">
+        <v>1</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="17">
-[...10 lines deleted...]
-      <c r="F39" s="5"/>
+      <c r="A39" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="17">
-[...10 lines deleted...]
-      <c r="F40" s="6"/>
+      <c r="A40" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="16">
-[...8 lines deleted...]
-      <c r="D41" s="5"/>
+      <c r="A41" s="4">
+        <v>20</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>2</v>
+      </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="16">
-[...8 lines deleted...]
-      <c r="D42" s="5"/>
+      <c r="A42" s="4">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="13"/>
-[...4 lines deleted...]
-      <c r="F43" s="12"/>
+      <c r="A43" s="4">
+        <v>5</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A44" s="15" t="s">
-[...6 lines deleted...]
-      <c r="F44" s="3"/>
+      <c r="A44" s="4">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A45" s="18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A45" s="4">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A46" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5"/>
+      <c r="A46" s="4">
+        <v>10</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="D46" s="5" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="16">
-[...7 lines deleted...]
-      </c>
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A48" s="18">
-[...9 lines deleted...]
-      <c r="E48" s="5">
+      <c r="A48" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="3"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="14"/>
+      <c r="B49" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F48" t="s">
-[...29 lines deleted...]
-      <c r="D50" s="5" t="s">
+      <c r="B50" s="16" t="s">
         <v>223</v>
       </c>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A51" s="16">
-[...3 lines deleted...]
-        <v>203</v>
+      <c r="A51" s="13">
+        <v>4</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>68</v>
       </c>
       <c r="C51" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A52" s="18">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="A52" s="13">
+        <v>8</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>69</v>
       </c>
       <c r="C52" t="s">
-        <v>204</v>
-[...7 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A53" s="16">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="A53" s="12">
+        <v>4</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>70</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>66</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A54" s="18">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="A54" s="12">
+        <v>11</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="C54" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="D54" s="5"/>
-      <c r="E54" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A55" s="18">
-[...3 lines deleted...]
-        <v>212</v>
+      <c r="A55" s="12">
+        <v>10</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>217</v>
       </c>
       <c r="C55" t="s">
-        <v>211</v>
-[...7 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A56" s="18">
-[...3 lines deleted...]
-        <v>215</v>
+      <c r="A56" s="14">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>220</v>
       </c>
       <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="5"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="14">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C57" t="s">
+        <v>222</v>
+      </c>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="12"/>
+      <c r="B58" s="7"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B59"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="D56" s="5"/>
-[...47 lines deleted...]
-      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="3"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A61" s="16">
+      <c r="A61" s="14"/>
+      <c r="B61" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B61" t="s">
-[...24 lines deleted...]
-        <v>210</v>
+      <c r="B62" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A63" s="16">
+      <c r="A63" s="12">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>184</v>
+        <v>73</v>
       </c>
       <c r="C63" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A64" s="16">
+      <c r="A64" s="14">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" t="s">
+        <v>74</v>
+      </c>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5">
         <v>5</v>
       </c>
-      <c r="B64" t="s">
-[...9 lines deleted...]
-      <c r="F64" s="5"/>
+      <c r="F64" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A65" s="16">
-        <v>3</v>
+      <c r="A65" s="12">
+        <v>5</v>
       </c>
       <c r="B65" t="s">
-        <v>203</v>
+        <v>58</v>
       </c>
       <c r="C65" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D65" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A66" s="18">
-        <v>1</v>
+      <c r="A66" s="12">
+        <v>5</v>
       </c>
       <c r="B66" t="s">
-        <v>205</v>
+        <v>58</v>
       </c>
       <c r="C66" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="E66" s="5">
+        <v>44</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="12">
         <v>3</v>
       </c>
-      <c r="F66" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B67" t="s">
-        <v>207</v>
+        <v>77</v>
       </c>
       <c r="C67" t="s">
-        <v>206</v>
+        <v>76</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A68" s="18">
+      <c r="A68" s="14">
         <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>209</v>
+        <v>79</v>
       </c>
       <c r="C68" t="s">
-        <v>208</v>
+        <v>78</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5">
         <v>3</v>
       </c>
       <c r="F68" t="s">
-        <v>210</v>
+        <v>84</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="18">
+      <c r="A69" s="12">
+        <v>3</v>
+      </c>
+      <c r="B69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="14">
         <v>1</v>
       </c>
-      <c r="B69" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="B70" t="s">
-        <v>215</v>
+        <v>83</v>
       </c>
       <c r="C70" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5">
+        <v>3</v>
+      </c>
+      <c r="F70" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="14">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>86</v>
+      </c>
+      <c r="C71" t="s">
+        <v>85</v>
+      </c>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5">
         <v>8</v>
       </c>
-      <c r="F70" t="s">
-[...4 lines deleted...]
-      <c r="A71" s="18">
+      <c r="F71" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="14">
         <v>1</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="19">
+      <c r="B72" t="s">
+        <v>89</v>
+      </c>
+      <c r="C72" t="s">
+        <v>88</v>
+      </c>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5">
         <v>8</v>
       </c>
-      <c r="F71" t="s">
-[...9 lines deleted...]
-      <c r="F72" s="12"/>
+      <c r="F72" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A73" s="2"/>
-[...6 lines deleted...]
-      <c r="F73" s="3"/>
+      <c r="A73" s="4"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A74" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F74" s="5"/>
+      <c r="A74" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="B74" s="11"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="19"/>
+      <c r="F74" s="3"/>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A75" s="4">
-[...10 lines deleted...]
-      <c r="F75" s="5"/>
+      <c r="A75" s="14"/>
+      <c r="B75" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A76" s="4">
-[...10 lines deleted...]
-      <c r="F76" s="5"/>
+      <c r="A76" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" s="5"/>
+      <c r="D76" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A77" s="4">
-[...6 lines deleted...]
-        <v>311</v>
+      <c r="A77" s="12">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>73</v>
+      </c>
+      <c r="C77" t="s">
+        <v>72</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A78" s="4">
+      <c r="A78" s="14">
         <v>1</v>
       </c>
-      <c r="B78" s="7" t="s">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="B78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C78" t="s">
+        <v>74</v>
       </c>
       <c r="D78" s="5"/>
-      <c r="E78" s="5"/>
-      <c r="F78" s="5"/>
+      <c r="E78" s="5">
+        <v>8</v>
+      </c>
+      <c r="F78" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A79" s="4"/>
-[...2 lines deleted...]
-      <c r="D79" s="5"/>
+      <c r="A79" s="12">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>58</v>
+      </c>
+      <c r="C79" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A80" s="2"/>
-[...6 lines deleted...]
-      <c r="F80" s="3"/>
+      <c r="A80" s="12">
+        <v>5</v>
+      </c>
+      <c r="B80" t="s">
+        <v>58</v>
+      </c>
+      <c r="C80" t="s">
+        <v>44</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A81" s="18"/>
+      <c r="A81" s="12">
+        <v>3</v>
+      </c>
       <c r="B81" t="s">
-        <v>224</v>
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C81" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A82" s="4" t="s">
-[...13 lines deleted...]
-        <v>218</v>
+      <c r="A82" s="14">
+        <v>1</v>
+      </c>
+      <c r="B82" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" t="s">
+        <v>78</v>
+      </c>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5">
+        <v>3</v>
+      </c>
+      <c r="F82" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A83" s="16">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="A83" s="12">
+        <v>3</v>
+      </c>
+      <c r="B83" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" t="s">
+        <v>80</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A84" s="18">
+      <c r="A84" s="14">
         <v>1</v>
       </c>
-      <c r="B84" s="7" t="s">
-[...3 lines deleted...]
-        <v>264</v>
+      <c r="B84" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" t="s">
+        <v>82</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5">
+        <v>3</v>
+      </c>
+      <c r="F84" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="14">
+        <v>1</v>
+      </c>
+      <c r="B85" t="s">
+        <v>86</v>
+      </c>
+      <c r="C85" t="s">
+        <v>85</v>
+      </c>
+      <c r="D85" s="5"/>
+      <c r="E85" s="5">
         <v>8</v>
       </c>
-      <c r="F84" t="s">
-[...4 lines deleted...]
-      <c r="A85" s="16">
+      <c r="F85" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="14">
+        <v>1</v>
+      </c>
+      <c r="B86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" t="s">
+        <v>88</v>
+      </c>
+      <c r="D86" s="5"/>
+      <c r="E86" s="5">
+        <v>8</v>
+      </c>
+      <c r="F86" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="14">
+        <v>1</v>
+      </c>
+      <c r="B87" t="s">
+        <v>94</v>
+      </c>
+      <c r="C87" t="s">
+        <v>93</v>
+      </c>
+      <c r="E87" s="15">
+        <v>8</v>
+      </c>
+      <c r="F87" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="14">
+        <v>3</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="D88" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="E88" s="23"/>
+      <c r="F88" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="12">
+        <v>2</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="14">
+        <v>1</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E90">
+        <v>2</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="12">
+        <v>2</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="14">
+        <v>1</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E92">
+        <v>2</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="24"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="26"/>
+      <c r="F93" s="25"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="B95" s="2"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="19"/>
+      <c r="F95" s="3"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B85" s="7" t="s">
-[...12 lines deleted...]
-      <c r="A86" s="16">
+      <c r="B96" s="16" t="s">
+        <v>223</v>
+      </c>
+      <c r="C96" s="5"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="5"/>
+      <c r="F96" s="5"/>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="4">
+        <v>1</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D97" s="5"/>
+      <c r="E97" s="5"/>
+      <c r="F97" s="5"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="4">
+        <v>1</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D98" s="5"/>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="4">
+        <v>1</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D99" s="5"/>
+      <c r="E99" s="5"/>
+      <c r="F99" s="4"/>
+      <c r="G99" s="16"/>
+      <c r="H99" s="5"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="27"/>
+      <c r="B100" s="7"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="5"/>
+      <c r="E100" s="5"/>
+      <c r="F100" s="4"/>
+      <c r="G100" s="27"/>
+      <c r="H100" s="23"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="4">
+        <v>1</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D101" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="E101" s="28"/>
+      <c r="F101" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="5"/>
+      <c r="D102" s="5"/>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="2"/>
+      <c r="B103" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3"/>
+      <c r="E103" s="19"/>
+      <c r="F103" s="3"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="14"/>
+      <c r="B104" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B86" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D86" s="5" t="s">
+      <c r="B105" s="16" t="s">
         <v>223</v>
       </c>
-      <c r="E86" s="5"/>
-[...3 lines deleted...]
-      <c r="A87" s="16">
+      <c r="C105" s="5"/>
+      <c r="D105" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="12">
+        <v>5</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D106" s="5"/>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="14">
+        <v>1</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D107" s="5"/>
+      <c r="E107" s="5">
+        <v>8</v>
+      </c>
+      <c r="F107" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="12">
+        <v>5</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="12">
+        <v>5</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="12">
         <v>3</v>
       </c>
-      <c r="B87" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A88" s="18">
+      <c r="B110" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D110" s="5"/>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="14">
         <v>1</v>
       </c>
-      <c r="B88" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E88" s="5">
+      <c r="B111" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D111" s="5"/>
+      <c r="E111" s="5">
         <v>3</v>
       </c>
-      <c r="F88" t="s">
-[...4 lines deleted...]
-      <c r="A89" s="16">
+      <c r="F111" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="12">
         <v>3</v>
       </c>
-      <c r="B89" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A90" s="18">
+      <c r="B112" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D112" s="5"/>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="14">
         <v>1</v>
       </c>
-      <c r="B90" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E90" s="5">
+      <c r="B113" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D113" s="5"/>
+      <c r="E113" s="5">
         <v>3</v>
       </c>
-      <c r="F90" t="s">
-[...4 lines deleted...]
-      <c r="A91" s="18">
+      <c r="F113" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="14">
         <v>1</v>
       </c>
-      <c r="B91" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E91" s="5">
+      <c r="B114" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D114" s="5"/>
+      <c r="E114" s="5">
         <v>8</v>
       </c>
-      <c r="F91" t="s">
-[...4 lines deleted...]
-      <c r="A92" s="18">
+      <c r="F114" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="14">
         <v>1</v>
       </c>
-      <c r="B92" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E92" s="5">
+      <c r="B115" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D115" s="5"/>
+      <c r="E115" s="5">
         <v>8</v>
       </c>
-      <c r="F92" t="s">
-[...4 lines deleted...]
-      <c r="A93" s="18">
+      <c r="F115" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="14">
         <v>1</v>
       </c>
-      <c r="B93" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="19">
+      <c r="B116" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E116" s="15">
         <v>8</v>
       </c>
-      <c r="F93" t="s">
-[...4 lines deleted...]
-      <c r="A94" s="16">
+      <c r="F116" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="12">
         <v>1</v>
       </c>
-      <c r="B94" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="18">
+      <c r="B117" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="14">
         <v>1</v>
       </c>
-      <c r="B95" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E95">
+      <c r="B118" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="E118">
         <v>4</v>
       </c>
-      <c r="F95" t="s">
-[...4 lines deleted...]
-      <c r="A96" s="16">
+      <c r="F118" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="12">
         <v>2</v>
       </c>
-      <c r="B96" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="18">
+      <c r="B119" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="14">
         <v>1</v>
       </c>
-      <c r="B97" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E97">
+      <c r="B120" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E120">
         <v>2</v>
       </c>
-      <c r="F97" t="s">
-[...4 lines deleted...]
-      <c r="A98" s="21">
+      <c r="F120" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="12">
         <v>2</v>
       </c>
-      <c r="B98" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="18">
+      <c r="B121" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="14">
         <v>1</v>
       </c>
-      <c r="B99" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E99">
+      <c r="B122" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E122">
         <v>2</v>
       </c>
-      <c r="F99" t="s">
-        <v>280</v>
+      <c r="F122" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6CBE165-D502-4E3D-9B7E-9D52FD4A8DE8}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:V95"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>127</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>281</v>
+        <v>155</v>
       </c>
       <c r="C7" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="D7" s="8">
         <v>0.25</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
-      <c r="B9" s="14" t="s">
-        <v>237</v>
+      <c r="B9" s="11" t="s">
+        <v>111</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
-[...16 lines deleted...]
-      <c r="J10" s="27"/>
+      <c r="A10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="22"/>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>294</v>
-[...7 lines deleted...]
-      <c r="D11" s="10">
+        <v>168</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D11" s="9">
         <v>0.51597222222222217</v>
       </c>
-      <c r="E11" s="10" t="s">
-[...6 lines deleted...]
-      <c r="J11" s="10"/>
+      <c r="E11" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
       <c r="U11" s="8"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>300</v>
-[...7 lines deleted...]
-      <c r="D12" s="10">
+        <v>174</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="9">
         <v>0.26319444444444445</v>
       </c>
-      <c r="E12" s="10"/>
-      <c r="F12" s="10">
+      <c r="E12" s="9"/>
+      <c r="F12" s="9">
         <v>0.42986111111111108</v>
       </c>
-      <c r="G12" s="10"/>
-      <c r="H12" s="10">
+      <c r="G12" s="9"/>
+      <c r="H12" s="9">
         <v>0.59652777777777777</v>
       </c>
-      <c r="I12" s="10"/>
-      <c r="J12" s="10">
+      <c r="I12" s="9"/>
+      <c r="J12" s="9">
         <v>0.7631944444444444</v>
       </c>
-      <c r="O12" s="23"/>
+      <c r="O12" s="18"/>
       <c r="U12" s="8"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>304</v>
-[...8 lines deleted...]
-      <c r="E13" s="10">
+        <v>178</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9">
         <v>0.36736111111111108</v>
       </c>
-      <c r="F13" s="10"/>
-      <c r="G13" s="10">
+      <c r="F13" s="9"/>
+      <c r="G13" s="9">
         <v>0.53402777777777777</v>
       </c>
-      <c r="H13" s="10"/>
-      <c r="I13" s="10">
+      <c r="H13" s="9"/>
+      <c r="I13" s="9">
         <v>0.7006944444444444</v>
       </c>
-      <c r="J13" s="10"/>
+      <c r="J13" s="9"/>
       <c r="U13" s="8"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>286</v>
-[...8 lines deleted...]
-      <c r="E14" s="10">
+        <v>160</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9">
         <v>0.39374999999999999</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>0.4770833333333333</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>0.56041666666666667</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>0.64374999999999993</v>
       </c>
-      <c r="I14" s="10"/>
-      <c r="J14" s="10"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
       <c r="U14" s="8"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H15" s="10">
+        <v>159</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="10"/>
+      <c r="I15" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="9"/>
       <c r="U15" s="8"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D16" s="10">
+        <v>170</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E16" s="11" t="s">
-[...6 lines deleted...]
-      <c r="J16" s="10"/>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
       <c r="U16" s="8"/>
     </row>
     <row r="17" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="3" t="s">
-        <v>282</v>
+        <v>156</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A19" s="9"/>
-[...8 lines deleted...]
-      <c r="J19" s="27"/>
+      <c r="A19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="22"/>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A20" s="9"/>
-[...8 lines deleted...]
-      <c r="J20" s="10"/>
+      <c r="A20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0.5083333333333333</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A21" s="9"/>
-[...8 lines deleted...]
-      <c r="J21" s="10"/>
+      <c r="A21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0.29375000000000001</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0.37708333333333338</v>
+      </c>
+      <c r="F21" s="9">
+        <v>0.4604166666666667</v>
+      </c>
+      <c r="G21" s="9">
+        <v>0.54375000000000007</v>
+      </c>
+      <c r="H21" s="9">
+        <v>0.62708333333333333</v>
+      </c>
+      <c r="I21" s="9">
+        <v>0.7104166666666667</v>
+      </c>
+      <c r="J21" s="9">
+        <v>0.79375000000000007</v>
+      </c>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A22" s="9"/>
-[...8 lines deleted...]
-      <c r="J22" s="10"/>
+      <c r="A22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.27708333333333335</v>
+      </c>
+      <c r="E22" s="9">
+        <v>0.36041666666666666</v>
+      </c>
+      <c r="F22" s="9">
+        <v>0.44375000000000003</v>
+      </c>
+      <c r="G22" s="9">
+        <v>0.52708333333333335</v>
+      </c>
+      <c r="H22" s="9">
+        <v>0.61041666666666672</v>
+      </c>
+      <c r="I22" s="9">
+        <v>0.69374999999999998</v>
+      </c>
+      <c r="J22" s="9">
+        <v>0.77708333333333324</v>
+      </c>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A23" s="9"/>
-[...8 lines deleted...]
-      <c r="J23" s="10"/>
+      <c r="A23" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="9">
+        <v>0.25763888888888892</v>
+      </c>
+      <c r="E23" s="9">
+        <v>0.34097222222222223</v>
+      </c>
+      <c r="F23" s="9">
+        <v>0.42430555555555555</v>
+      </c>
+      <c r="G23" s="9">
+        <v>0.50763888888888886</v>
+      </c>
+      <c r="H23" s="9">
+        <v>0.59097222222222223</v>
+      </c>
+      <c r="I23" s="9">
+        <v>0.6743055555555556</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0.75763888888888886</v>
+      </c>
     </row>
     <row r="24" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A24" s="9"/>
-[...8 lines deleted...]
-      <c r="J24" s="10"/>
+      <c r="A24" t="s">
+        <v>196</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="9">
+        <v>0.30138888888888887</v>
+      </c>
+      <c r="E24" s="9">
+        <v>0.38472222222222219</v>
+      </c>
+      <c r="F24" s="9">
+        <v>0.4680555555555555</v>
+      </c>
+      <c r="G24" s="9">
+        <v>0.55138888888888882</v>
+      </c>
+      <c r="H24" s="9">
+        <v>0.63472222222222219</v>
+      </c>
+      <c r="I24" s="9">
+        <v>0.71805555555555556</v>
+      </c>
+      <c r="J24" s="9">
+        <v>0.80138888888888893</v>
+      </c>
     </row>
     <row r="25" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A25" s="9"/>
-[...8 lines deleted...]
-      <c r="J25" s="10"/>
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9">
+        <v>0.61319444444444449</v>
+      </c>
+      <c r="I25" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="9"/>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A26" s="9"/>
-[...8 lines deleted...]
-      <c r="J26" s="10"/>
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="9">
+        <v>4.1666666666666666E-3</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A27" s="9"/>
-[...8 lines deleted...]
-      <c r="J27" s="10"/>
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
-      <c r="B28" s="14" t="s">
-        <v>238</v>
+      <c r="B28" s="11" t="s">
+        <v>112</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="R28" s="8"/>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A29" s="9" t="s">
-[...17 lines deleted...]
-      <c r="Q29" s="24"/>
+      <c r="A29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="22"/>
       <c r="R29" s="8"/>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>295</v>
-[...7 lines deleted...]
-      <c r="D30" s="10">
+        <v>169</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D30" s="9">
         <v>0.50624999999999998</v>
       </c>
-      <c r="E30" s="11" t="s">
-[...7 lines deleted...]
-      <c r="T30" s="9"/>
+      <c r="E30" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="T30" s="5"/>
       <c r="U30" s="8"/>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>301</v>
-[...7 lines deleted...]
-      <c r="D31" s="10">
+        <v>175</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="9">
         <v>1.7979166666666699</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="9">
         <v>1.3812500000000001</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="9">
         <v>0.96458333333333324</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="9">
         <v>0.54791666666666672</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="9">
         <v>0.13124999999999001</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I31" s="9">
         <v>0.71458333333332003</v>
       </c>
-      <c r="J31" s="10">
+      <c r="J31" s="9">
         <v>0.29791666666665001</v>
       </c>
       <c r="U31" s="8"/>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>305</v>
-[...17 lines deleted...]
-      <c r="J32" s="10"/>
+        <v>179</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
       <c r="U32" s="8"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>290</v>
-[...7 lines deleted...]
-      <c r="D33" s="10">
+        <v>164</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="9">
         <v>1.80555555555556</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="9">
         <v>1.3888888888888899</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="9">
         <v>0.47222222222222227</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="9">
         <v>0.55555555555555558</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="9">
         <v>0.13888888888888001</v>
       </c>
-      <c r="I33" s="10">
+      <c r="I33" s="9">
         <v>0.72222222222221</v>
       </c>
-      <c r="J33" s="10">
+      <c r="J33" s="9">
         <v>0.30555555555553998</v>
       </c>
-      <c r="O33" s="23"/>
+      <c r="O33" s="18"/>
       <c r="U33" s="8"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H34" s="10">
+        <v>159</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I34" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="10"/>
+      <c r="I34" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="9"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D35" s="10">
+        <v>170</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E35" s="11" t="s">
-[...6 lines deleted...]
-      <c r="J35" s="10"/>
+      <c r="E35" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
       <c r="U35" s="8"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
-      <c r="B36" s="12"/>
-[...1 lines deleted...]
-      <c r="D36" s="12"/>
       <c r="U36" s="8"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
-      <c r="B37" s="14" t="s">
-        <v>239</v>
+      <c r="B37" s="11" t="s">
+        <v>113</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="U37" s="8"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A38" s="9" t="s">
-[...17 lines deleted...]
-      <c r="T38" s="24"/>
+      <c r="A38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="22"/>
       <c r="U38" s="8"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>291</v>
-[...7 lines deleted...]
-      <c r="D39" s="10">
+        <v>165</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D39" s="9">
         <v>0.50555555555555554</v>
       </c>
-      <c r="E39" s="10" t="s">
-[...7 lines deleted...]
-      <c r="T39" s="24"/>
+      <c r="E39" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
       <c r="U39" s="8"/>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>297</v>
-[...10 lines deleted...]
-      <c r="E40" s="10">
+        <v>171</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="E40" s="9">
         <v>0.37777777777777777</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="9">
         <v>0.96111111111111114</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="9">
         <v>0.5444444444444444</v>
       </c>
-      <c r="H40" s="10">
+      <c r="H40" s="9">
         <v>0.1277777777777778</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="9">
         <v>0.71111111111111114</v>
       </c>
-      <c r="J40" s="10">
+      <c r="J40" s="9">
         <v>0.29444444444444445</v>
       </c>
-      <c r="T40" s="24"/>
       <c r="U40" s="8"/>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>287</v>
-[...7 lines deleted...]
-      <c r="D41" s="10">
+        <v>161</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="9">
         <v>0.30138888888888898</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="9">
         <v>0.38472222222222202</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="9">
         <v>0.468055555555555</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="9">
         <v>0.55138888888888882</v>
       </c>
-      <c r="H41" s="10">
+      <c r="H41" s="9">
         <v>0.63472222222222219</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="9">
         <v>0.718055555555556</v>
       </c>
-      <c r="J41" s="10">
+      <c r="J41" s="9">
         <v>0.80138888888888904</v>
       </c>
-      <c r="T41" s="24"/>
       <c r="U41" s="8"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H42" s="10">
+        <v>159</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I42" s="11" t="s">
-[...3 lines deleted...]
-      <c r="T42" s="24"/>
+      <c r="I42" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="9"/>
       <c r="U42" s="8"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D43" s="10">
+        <v>170</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D43" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E43" s="11" t="s">
-[...7 lines deleted...]
-      <c r="T43" s="24"/>
+      <c r="E43" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
       <c r="U43" s="8"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="T44" s="24"/>
       <c r="U44" s="8"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A45" s="13"/>
-[...3 lines deleted...]
-      <c r="T45" s="24"/>
+      <c r="A45" s="1"/>
       <c r="U45" s="8"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
-      <c r="B46" s="14" t="s">
-        <v>240</v>
+      <c r="B46" s="11" t="s">
+        <v>114</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
-      <c r="T46" s="24"/>
       <c r="U46" s="8"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A47" s="9" t="s">
-[...17 lines deleted...]
-      <c r="T47" s="24"/>
+      <c r="A47" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="22"/>
       <c r="U47" s="8"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>293</v>
-[...7 lines deleted...]
-      <c r="D48" s="10">
+        <v>167</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D48" s="9">
         <v>0.50694444444444442</v>
       </c>
-      <c r="E48" s="11" t="s">
-[...7 lines deleted...]
-      <c r="T48" s="24"/>
+      <c r="E48" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="9"/>
+      <c r="J48" s="9"/>
       <c r="U48" s="8"/>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>299</v>
-[...7 lines deleted...]
-      <c r="D49" s="10">
+        <v>173</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" s="9">
         <v>0.29652777777777778</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="9">
         <v>0.37986111111111115</v>
       </c>
-      <c r="F49" s="10">
+      <c r="F49" s="9">
         <v>0.46319444444444446</v>
       </c>
-      <c r="G49" s="10">
+      <c r="G49" s="9">
         <v>0.54652777777777783</v>
       </c>
-      <c r="H49" s="10">
+      <c r="H49" s="9">
         <v>0.62986111111111109</v>
       </c>
-      <c r="I49" s="10">
+      <c r="I49" s="9">
         <v>0.71319444444444446</v>
       </c>
-      <c r="J49" s="10">
+      <c r="J49" s="9">
         <v>0.79652777777777783</v>
       </c>
-      <c r="T49" s="24"/>
       <c r="U49" s="8"/>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>303</v>
-[...7 lines deleted...]
-      <c r="D50" s="10">
+        <v>177</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="9">
         <v>0.25625000000000003</v>
       </c>
-      <c r="E50" s="10">
+      <c r="E50" s="9">
         <v>0.33958333333333335</v>
       </c>
-      <c r="F50" s="10">
+      <c r="F50" s="9">
         <v>0.42291666666666666</v>
       </c>
-      <c r="G50" s="10">
+      <c r="G50" s="9">
         <v>0.50624999999999998</v>
       </c>
-      <c r="H50" s="10">
+      <c r="H50" s="9">
         <v>0.58958333333333335</v>
       </c>
-      <c r="I50" s="10">
+      <c r="I50" s="9">
         <v>0.67291666666666661</v>
       </c>
-      <c r="J50" s="10">
+      <c r="J50" s="9">
         <v>0.75624999999999998</v>
       </c>
-      <c r="T50" s="24"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>284</v>
-[...7 lines deleted...]
-      <c r="D51" s="10">
+        <v>158</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="9">
         <v>0.30624999999999997</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="9">
         <v>0.38958333333333334</v>
       </c>
-      <c r="F51" s="10">
+      <c r="F51" s="9">
         <v>0.47291666666666665</v>
       </c>
-      <c r="G51" s="10">
+      <c r="G51" s="9">
         <v>0.55625000000000002</v>
       </c>
-      <c r="H51" s="10">
+      <c r="H51" s="9">
         <v>0.63958333333333328</v>
       </c>
-      <c r="I51" s="10">
+      <c r="I51" s="9">
         <v>0.72291666666666676</v>
       </c>
-      <c r="J51" s="10">
+      <c r="J51" s="9">
         <v>0.80625000000000002</v>
       </c>
-      <c r="T51" s="24"/>
       <c r="U51" s="8"/>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>289</v>
-[...9 lines deleted...]
-      <c r="F52" s="10">
+        <v>163</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9">
         <v>0.46736111111111112</v>
       </c>
-      <c r="G52" s="10">
+      <c r="G52" s="9">
         <v>0.55069444444444449</v>
       </c>
-      <c r="H52" s="10">
+      <c r="H52" s="9">
         <v>0.63402777777777775</v>
       </c>
-      <c r="I52" s="10">
+      <c r="I52" s="9">
         <v>0.71736111111111101</v>
       </c>
-      <c r="J52" s="10"/>
-      <c r="T52" s="24"/>
+      <c r="J52" s="9"/>
       <c r="U52" s="8"/>
     </row>
     <row r="53" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H53" s="10">
+        <v>159</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="9"/>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I53" s="11" t="s">
-[...3 lines deleted...]
-      <c r="T53" s="24"/>
+      <c r="I53" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" s="9"/>
       <c r="U53" s="8"/>
     </row>
     <row r="54" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>306</v>
-[...11 lines deleted...]
-      <c r="H54" s="10">
+        <v>180</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9">
         <v>0.64374999999999993</v>
       </c>
-      <c r="I54" s="11" t="s">
-[...3 lines deleted...]
-      <c r="T54" s="24"/>
+      <c r="I54" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="9"/>
       <c r="U54" s="8"/>
     </row>
     <row r="55" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D55" s="10">
+        <v>170</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E55" s="11" t="s">
-[...7 lines deleted...]
-      <c r="T55" s="24"/>
+      <c r="E55" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="9"/>
+      <c r="G55" s="9"/>
+      <c r="H55" s="9"/>
+      <c r="I55" s="9"/>
+      <c r="J55" s="9"/>
       <c r="U55" s="8"/>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A56" s="13"/>
-[...3 lines deleted...]
-      <c r="T56" s="24"/>
+      <c r="A56" s="1"/>
       <c r="U56" s="8"/>
     </row>
     <row r="57" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
-      <c r="B57" s="15" t="s">
-        <v>241</v>
+      <c r="B57" s="3" t="s">
+        <v>115</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
-      <c r="T57" s="24"/>
       <c r="U57" s="8"/>
     </row>
     <row r="58" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A58" s="9" t="s">
-[...17 lines deleted...]
-      <c r="T58" s="24"/>
+      <c r="A58" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="22"/>
       <c r="U58" s="8"/>
     </row>
     <row r="59" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="D59" s="10">
+        <v>166</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D59" s="9">
         <v>0.50416666666666665</v>
       </c>
-      <c r="E59" s="10" t="s">
-[...7 lines deleted...]
-      <c r="T59" s="24"/>
+      <c r="E59" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" s="9"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="10"/>
+      <c r="I59" s="9"/>
+      <c r="J59" s="9"/>
       <c r="U59" s="8"/>
     </row>
     <row r="60" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="D60" s="10">
+        <v>172</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" s="9">
         <v>0.29305555555555557</v>
       </c>
-      <c r="E60" s="10">
+      <c r="E60" s="9">
         <v>0.37638888888888888</v>
       </c>
-      <c r="F60" s="10">
+      <c r="F60" s="9">
         <v>0.4597222222222222</v>
       </c>
-      <c r="G60" s="10">
+      <c r="G60" s="9">
         <v>0.54305555555555551</v>
       </c>
-      <c r="H60" s="10">
+      <c r="H60" s="9">
         <v>0.62638888888888888</v>
       </c>
-      <c r="I60" s="10">
+      <c r="I60" s="9">
         <v>0.70972222222222225</v>
       </c>
-      <c r="J60" s="10">
+      <c r="J60" s="9">
         <v>0.79305555555555562</v>
       </c>
-      <c r="T60" s="24"/>
       <c r="U60" s="8"/>
     </row>
     <row r="61" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>302</v>
-[...7 lines deleted...]
-      <c r="D61" s="10">
+        <v>176</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="9">
         <v>0.27638888888888885</v>
       </c>
-      <c r="E61" s="10">
+      <c r="E61" s="9">
         <v>0.35972222222222222</v>
       </c>
-      <c r="F61" s="10">
+      <c r="F61" s="9">
         <v>0.44305555555555554</v>
       </c>
-      <c r="G61" s="10">
+      <c r="G61" s="9">
         <v>0.52638888888888891</v>
       </c>
-      <c r="H61" s="10">
+      <c r="H61" s="9">
         <v>0.60972222222222217</v>
       </c>
-      <c r="I61" s="10">
+      <c r="I61" s="9">
         <v>0.69305555555555554</v>
       </c>
-      <c r="J61" s="10">
+      <c r="J61" s="9">
         <v>0.77638888888888891</v>
       </c>
     </row>
     <row r="62" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="D62" s="10">
+        <v>157</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" s="9">
         <v>0.25763888888888892</v>
       </c>
-      <c r="E62" s="10">
+      <c r="E62" s="9">
         <v>0.34097222222222223</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="9">
         <v>0.42430555555555555</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="9">
         <v>0.50763888888888886</v>
       </c>
-      <c r="H62" s="10">
+      <c r="H62" s="9">
         <v>0.59097222222222223</v>
       </c>
-      <c r="I62" s="10">
+      <c r="I62" s="9">
         <v>0.6743055555555556</v>
       </c>
-      <c r="J62" s="10">
+      <c r="J62" s="9">
         <v>0.75763888888888886</v>
       </c>
     </row>
     <row r="63" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>288</v>
-[...7 lines deleted...]
-      <c r="D63" s="10">
+        <v>162</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" s="9">
         <v>0.30069444444444443</v>
       </c>
-      <c r="E63" s="10">
+      <c r="E63" s="9">
         <v>0.3840277777777778</v>
       </c>
-      <c r="F63" s="10">
+      <c r="F63" s="9">
         <v>0.46736111111111112</v>
       </c>
-      <c r="G63" s="10">
+      <c r="G63" s="9">
         <v>0.55069444444444449</v>
       </c>
-      <c r="H63" s="10">
+      <c r="H63" s="9">
         <v>0.63402777777777775</v>
       </c>
-      <c r="I63" s="10">
+      <c r="I63" s="9">
         <v>0.71736111111111101</v>
       </c>
-      <c r="J63" s="10">
+      <c r="J63" s="9">
         <v>0.80069444444444438</v>
       </c>
     </row>
     <row r="64" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H64" s="10">
+        <v>159</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" s="9"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
+      <c r="G64" s="9"/>
+      <c r="H64" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I64" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="10"/>
+      <c r="I64" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J64" s="9"/>
     </row>
     <row r="65" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D65" s="10">
+        <v>170</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E65" s="11" t="s">
-[...7 lines deleted...]
-      <c r="V65" s="22"/>
+      <c r="E65" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" s="9"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="9"/>
+      <c r="I65" s="9"/>
+      <c r="J65" s="9"/>
+      <c r="V65" s="17"/>
     </row>
     <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
-      <c r="V66" s="22"/>
+      <c r="V66" s="17"/>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
-      <c r="B67" s="14" t="s">
-        <v>242</v>
+      <c r="B67" s="11" t="s">
+        <v>116</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3"/>
-      <c r="V67" s="22"/>
+      <c r="V67" s="17"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="9" t="s">
-[...17 lines deleted...]
-      <c r="V68" s="22"/>
+      <c r="A68" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="21"/>
+      <c r="I68" s="21"/>
+      <c r="J68" s="22"/>
+      <c r="V68" s="17"/>
     </row>
     <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="D69" s="10">
+        <v>166</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" s="9">
         <v>0.50416666666666665</v>
       </c>
-      <c r="E69" s="10" t="s">
-[...7 lines deleted...]
-      <c r="V69" s="22"/>
+      <c r="E69" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F69" s="9"/>
+      <c r="G69" s="9"/>
+      <c r="H69" s="10"/>
+      <c r="I69" s="9"/>
+      <c r="J69" s="9"/>
+      <c r="V69" s="17"/>
     </row>
     <row r="70" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="D70" s="10">
+        <v>172</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="9">
         <v>0.29305555555555557</v>
       </c>
-      <c r="E70" s="10">
+      <c r="E70" s="9">
         <v>0.37638888888888888</v>
       </c>
-      <c r="F70" s="10">
+      <c r="F70" s="9">
         <v>0.4597222222222222</v>
       </c>
-      <c r="G70" s="10">
+      <c r="G70" s="9">
         <v>0.54305555555555551</v>
       </c>
-      <c r="H70" s="10">
+      <c r="H70" s="9">
         <v>0.62638888888888888</v>
       </c>
-      <c r="I70" s="10">
+      <c r="I70" s="9">
         <v>0.70972222222222225</v>
       </c>
-      <c r="J70" s="10">
+      <c r="J70" s="9">
         <v>0.79305555555555562</v>
       </c>
-      <c r="V70" s="22"/>
+      <c r="V70" s="17"/>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>302</v>
-[...7 lines deleted...]
-      <c r="D71" s="10">
+        <v>176</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" s="9">
         <v>0.27638888888888885</v>
       </c>
-      <c r="E71" s="10">
+      <c r="E71" s="9">
         <v>0.35972222222222222</v>
       </c>
-      <c r="F71" s="10">
+      <c r="F71" s="9">
         <v>0.44305555555555554</v>
       </c>
-      <c r="G71" s="10">
+      <c r="G71" s="9">
         <v>0.52638888888888891</v>
       </c>
-      <c r="H71" s="10">
+      <c r="H71" s="9">
         <v>0.60972222222222217</v>
       </c>
-      <c r="I71" s="10">
+      <c r="I71" s="9">
         <v>0.69305555555555554</v>
       </c>
-      <c r="J71" s="10">
+      <c r="J71" s="9">
         <v>0.77638888888888891</v>
       </c>
-      <c r="V71" s="22"/>
+      <c r="V71" s="17"/>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="D72" s="10">
+        <v>157</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" s="9">
         <v>0.25763888888888892</v>
       </c>
-      <c r="E72" s="10">
+      <c r="E72" s="9">
         <v>0.34097222222222223</v>
       </c>
-      <c r="F72" s="10">
+      <c r="F72" s="9">
         <v>0.42430555555555555</v>
       </c>
-      <c r="G72" s="10">
+      <c r="G72" s="9">
         <v>0.50763888888888886</v>
       </c>
-      <c r="H72" s="10">
+      <c r="H72" s="9">
         <v>0.59097222222222223</v>
       </c>
-      <c r="I72" s="10">
+      <c r="I72" s="9">
         <v>0.6743055555555556</v>
       </c>
-      <c r="J72" s="10">
+      <c r="J72" s="9">
         <v>0.75763888888888886</v>
       </c>
-      <c r="V72" s="22"/>
+      <c r="V72" s="17"/>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>288</v>
-[...7 lines deleted...]
-      <c r="D73" s="10">
+        <v>162</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" s="9">
         <v>0.30069444444444443</v>
       </c>
-      <c r="E73" s="10">
+      <c r="E73" s="9">
         <v>0.3840277777777778</v>
       </c>
-      <c r="F73" s="10">
+      <c r="F73" s="9">
         <v>0.46736111111111112</v>
       </c>
-      <c r="G73" s="10">
+      <c r="G73" s="9">
         <v>0.55069444444444449</v>
       </c>
-      <c r="H73" s="10">
+      <c r="H73" s="9">
         <v>0.63402777777777775</v>
       </c>
-      <c r="I73" s="10">
+      <c r="I73" s="9">
         <v>0.71736111111111101</v>
       </c>
-      <c r="J73" s="10">
+      <c r="J73" s="9">
         <v>0.80069444444444438</v>
       </c>
-      <c r="V73" s="22"/>
+      <c r="V73" s="17"/>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H74" s="10">
+        <v>159</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D74" s="9"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="9"/>
+      <c r="G74" s="9"/>
+      <c r="H74" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I74" s="11" t="s">
-[...3 lines deleted...]
-      <c r="V74" s="22"/>
+      <c r="I74" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J74" s="9"/>
+      <c r="V74" s="17"/>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D75" s="10">
+        <v>170</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E75" s="11" t="s">
-[...7 lines deleted...]
-      <c r="V75" s="22"/>
+      <c r="E75" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F75" s="9"/>
+      <c r="G75" s="9"/>
+      <c r="H75" s="9"/>
+      <c r="I75" s="9"/>
+      <c r="J75" s="9"/>
+      <c r="V75" s="17"/>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A76" s="13"/>
-[...3 lines deleted...]
-      <c r="V76" s="22"/>
+      <c r="A76" s="1"/>
+      <c r="V76" s="17"/>
     </row>
     <row r="77" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2" t="s">
-        <v>243</v>
+        <v>117</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3"/>
-      <c r="V77" s="22"/>
+      <c r="V77" s="17"/>
     </row>
     <row r="78" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A78" s="9" t="s">
-[...17 lines deleted...]
-      <c r="V78" s="22"/>
+      <c r="A78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E78" s="21"/>
+      <c r="F78" s="21"/>
+      <c r="G78" s="21"/>
+      <c r="H78" s="21"/>
+      <c r="I78" s="21"/>
+      <c r="J78" s="22"/>
+      <c r="V78" s="17"/>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="D79" s="10">
+        <v>166</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D79" s="9">
         <v>0.50416666666666665</v>
       </c>
-      <c r="E79" s="10" t="s">
-[...7 lines deleted...]
-      <c r="V79" s="22"/>
+      <c r="E79" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F79" s="9"/>
+      <c r="G79" s="9"/>
+      <c r="H79" s="10"/>
+      <c r="I79" s="9"/>
+      <c r="J79" s="9"/>
+      <c r="V79" s="17"/>
     </row>
     <row r="80" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="D80" s="10">
+        <v>172</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="9">
         <v>0.29305555555555557</v>
       </c>
-      <c r="E80" s="10">
+      <c r="E80" s="9">
         <v>0.37638888888888888</v>
       </c>
-      <c r="F80" s="10">
+      <c r="F80" s="9">
         <v>0.4597222222222222</v>
       </c>
-      <c r="G80" s="10">
+      <c r="G80" s="9">
         <v>0.54305555555555551</v>
       </c>
-      <c r="H80" s="10">
+      <c r="H80" s="9">
         <v>0.62638888888888888</v>
       </c>
-      <c r="I80" s="10">
+      <c r="I80" s="9">
         <v>0.70972222222222225</v>
       </c>
-      <c r="J80" s="10">
+      <c r="J80" s="9">
         <v>0.79305555555555562</v>
       </c>
-      <c r="V80" s="22"/>
+      <c r="V80" s="17"/>
     </row>
     <row r="81" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>302</v>
-[...7 lines deleted...]
-      <c r="D81" s="10">
+        <v>176</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" s="9">
         <v>0.27638888888888885</v>
       </c>
-      <c r="E81" s="10">
+      <c r="E81" s="9">
         <v>0.35972222222222222</v>
       </c>
-      <c r="F81" s="10">
+      <c r="F81" s="9">
         <v>0.44305555555555554</v>
       </c>
-      <c r="G81" s="10">
+      <c r="G81" s="9">
         <v>0.52638888888888891</v>
       </c>
-      <c r="H81" s="10">
+      <c r="H81" s="9">
         <v>0.60972222222222217</v>
       </c>
-      <c r="I81" s="10">
+      <c r="I81" s="9">
         <v>0.69305555555555554</v>
       </c>
-      <c r="J81" s="10">
+      <c r="J81" s="9">
         <v>0.77638888888888891</v>
       </c>
-      <c r="V81" s="22"/>
+      <c r="V81" s="17"/>
     </row>
     <row r="82" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="D82" s="10">
+        <v>157</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" s="9">
         <v>0.25763888888888892</v>
       </c>
-      <c r="E82" s="10">
+      <c r="E82" s="9">
         <v>0.34097222222222223</v>
       </c>
-      <c r="F82" s="10">
+      <c r="F82" s="9">
         <v>0.42430555555555555</v>
       </c>
-      <c r="G82" s="10">
+      <c r="G82" s="9">
         <v>0.50763888888888886</v>
       </c>
-      <c r="H82" s="10">
+      <c r="H82" s="9">
         <v>0.59097222222222223</v>
       </c>
-      <c r="I82" s="10">
+      <c r="I82" s="9">
         <v>0.6743055555555556</v>
       </c>
-      <c r="J82" s="10">
+      <c r="J82" s="9">
         <v>0.75763888888888886</v>
       </c>
-      <c r="V82" s="22"/>
+      <c r="V82" s="17"/>
     </row>
     <row r="83" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>288</v>
-[...7 lines deleted...]
-      <c r="D83" s="10">
+        <v>162</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" s="9">
         <v>0.30069444444444443</v>
       </c>
-      <c r="E83" s="10">
+      <c r="E83" s="9">
         <v>0.3840277777777778</v>
       </c>
-      <c r="F83" s="10">
+      <c r="F83" s="9">
         <v>0.46736111111111112</v>
       </c>
-      <c r="G83" s="10">
+      <c r="G83" s="9">
         <v>0.55069444444444449</v>
       </c>
-      <c r="H83" s="10">
+      <c r="H83" s="9">
         <v>0.63402777777777775</v>
       </c>
-      <c r="I83" s="10">
+      <c r="I83" s="9">
         <v>0.71736111111111101</v>
       </c>
-      <c r="J83" s="10">
+      <c r="J83" s="9">
         <v>0.80069444444444438</v>
       </c>
-      <c r="V83" s="22"/>
+      <c r="V83" s="17"/>
     </row>
     <row r="84" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H84" s="10">
+        <v>159</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="9"/>
+      <c r="G84" s="9"/>
+      <c r="H84" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I84" s="11" t="s">
-[...3 lines deleted...]
-      <c r="V84" s="22"/>
+      <c r="I84" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J84" s="9"/>
+      <c r="V84" s="17"/>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D85" s="10">
+        <v>170</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E85" s="11" t="s">
-[...7 lines deleted...]
-      <c r="V85" s="22"/>
+      <c r="E85" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85" s="9"/>
+      <c r="G85" s="9"/>
+      <c r="H85" s="9"/>
+      <c r="I85" s="9"/>
+      <c r="J85" s="9"/>
+      <c r="V85" s="17"/>
     </row>
     <row r="86" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A86" s="13"/>
-[...3 lines deleted...]
-      <c r="V86" s="22"/>
+      <c r="A86" s="1"/>
+      <c r="V86" s="17"/>
     </row>
     <row r="87" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A87" s="2"/>
       <c r="B87" s="2" t="s">
-        <v>244</v>
+        <v>118</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3"/>
-      <c r="V87" s="22"/>
+      <c r="V87" s="17"/>
     </row>
     <row r="88" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A88" s="9" t="s">
-[...16 lines deleted...]
-      <c r="J88" s="27"/>
+      <c r="A88" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E88" s="21"/>
+      <c r="F88" s="21"/>
+      <c r="G88" s="21"/>
+      <c r="H88" s="21"/>
+      <c r="I88" s="21"/>
+      <c r="J88" s="22"/>
     </row>
     <row r="89" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="D89" s="10">
+        <v>166</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" s="9">
         <v>0.50416666666666665</v>
       </c>
-      <c r="E89" s="10" t="s">
-[...6 lines deleted...]
-      <c r="J89" s="10"/>
+      <c r="E89" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" s="9"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="10"/>
+      <c r="I89" s="9"/>
+      <c r="J89" s="9"/>
     </row>
     <row r="90" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="D90" s="10">
+        <v>172</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" s="9">
         <v>0.29305555555555557</v>
       </c>
-      <c r="E90" s="10">
+      <c r="E90" s="9">
         <v>0.37638888888888888</v>
       </c>
-      <c r="F90" s="10">
+      <c r="F90" s="9">
         <v>0.4597222222222222</v>
       </c>
-      <c r="G90" s="10">
+      <c r="G90" s="9">
         <v>0.54305555555555551</v>
       </c>
-      <c r="H90" s="10">
+      <c r="H90" s="9">
         <v>0.62638888888888888</v>
       </c>
-      <c r="I90" s="10">
+      <c r="I90" s="9">
         <v>0.70972222222222225</v>
       </c>
-      <c r="J90" s="10">
+      <c r="J90" s="9">
         <v>0.79305555555555562</v>
       </c>
     </row>
     <row r="91" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>302</v>
-[...7 lines deleted...]
-      <c r="D91" s="10">
+        <v>176</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" s="9">
         <v>0.27638888888888885</v>
       </c>
-      <c r="E91" s="10">
+      <c r="E91" s="9">
         <v>0.35972222222222222</v>
       </c>
-      <c r="F91" s="10">
+      <c r="F91" s="9">
         <v>0.44305555555555554</v>
       </c>
-      <c r="G91" s="10">
+      <c r="G91" s="9">
         <v>0.52638888888888891</v>
       </c>
-      <c r="H91" s="10">
+      <c r="H91" s="9">
         <v>0.60972222222222217</v>
       </c>
-      <c r="I91" s="10">
+      <c r="I91" s="9">
         <v>0.69305555555555554</v>
       </c>
-      <c r="J91" s="10">
+      <c r="J91" s="9">
         <v>0.77638888888888891</v>
       </c>
     </row>
     <row r="92" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>283</v>
-[...7 lines deleted...]
-      <c r="D92" s="10">
+        <v>157</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" s="9">
         <v>0.25763888888888892</v>
       </c>
-      <c r="E92" s="10">
+      <c r="E92" s="9">
         <v>0.34097222222222223</v>
       </c>
-      <c r="F92" s="10">
+      <c r="F92" s="9">
         <v>0.42430555555555555</v>
       </c>
-      <c r="G92" s="10">
+      <c r="G92" s="9">
         <v>0.50763888888888886</v>
       </c>
-      <c r="H92" s="10">
+      <c r="H92" s="9">
         <v>0.59097222222222223</v>
       </c>
-      <c r="I92" s="10">
+      <c r="I92" s="9">
         <v>0.6743055555555556</v>
       </c>
-      <c r="J92" s="10">
+      <c r="J92" s="9">
         <v>0.75763888888888886</v>
       </c>
     </row>
     <row r="93" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>288</v>
-[...7 lines deleted...]
-      <c r="D93" s="10">
+        <v>162</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" s="9">
         <v>0.30069444444444443</v>
       </c>
-      <c r="E93" s="10">
+      <c r="E93" s="9">
         <v>0.3840277777777778</v>
       </c>
-      <c r="F93" s="10">
+      <c r="F93" s="9">
         <v>0.46736111111111112</v>
       </c>
-      <c r="G93" s="10">
+      <c r="G93" s="9">
         <v>0.55069444444444449</v>
       </c>
-      <c r="H93" s="10">
+      <c r="H93" s="9">
         <v>0.63402777777777775</v>
       </c>
-      <c r="I93" s="10">
+      <c r="I93" s="9">
         <v>0.71736111111111101</v>
       </c>
-      <c r="J93" s="10">
+      <c r="J93" s="9">
         <v>0.80069444444444438</v>
       </c>
     </row>
     <row r="94" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-      <c r="H94" s="10">
+        <v>159</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" s="9"/>
+      <c r="E94" s="9"/>
+      <c r="F94" s="9"/>
+      <c r="G94" s="9"/>
+      <c r="H94" s="9">
         <v>0.61319444444444449</v>
       </c>
-      <c r="I94" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="10"/>
+      <c r="I94" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J94" s="9"/>
     </row>
     <row r="95" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-      <c r="D95" s="10">
+        <v>170</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D95" s="9">
         <v>4.1666666666666666E-3</v>
       </c>
-      <c r="E95" s="11" t="s">
-[...6 lines deleted...]
-      <c r="J95" s="10"/>
+      <c r="E95" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F95" s="9"/>
+      <c r="G95" s="9"/>
+      <c r="H95" s="9"/>
+      <c r="I95" s="9"/>
+      <c r="J95" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D68:J68"/>
     <mergeCell ref="D78:J78"/>
     <mergeCell ref="D88:J88"/>
     <mergeCell ref="D10:J10"/>
     <mergeCell ref="D19:J19"/>
     <mergeCell ref="D29:J29"/>
     <mergeCell ref="D38:J38"/>
     <mergeCell ref="D47:J47"/>
     <mergeCell ref="D58:J58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3008 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>AWP CRE2O release dates</vt:lpstr>
       <vt:lpstr>AWP Picklist Update Schedule</vt:lpstr>
-      <vt:lpstr>CRE2O release dates</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Excel2Oracle templates</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>greerl2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>