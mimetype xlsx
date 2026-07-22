--- v1 (2025-11-03)
+++ v2 (2026-07-22)
@@ -9,102 +9,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://modotgov-my.sharepoint.com/personal/jessica_kallenbach_modot_mo_gov/Documents/Documents/SharePoint Updated Links/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{467A70E7-6FD1-4BA1-938F-3F2F914053AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8BA6528-6BCB-4348-936E-0FD4C0240E37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19080" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CALCULATOR" sheetId="1" r:id="rId1"/>
     <sheet name="LEGEND" sheetId="2" r:id="rId2"/>
     <sheet name="EXAMPLES" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Contribution">CALCULATOR!$B$42</definedName>
     <definedName name="medical">CALCULATOR!$B$40</definedName>
     <definedName name="Medical_Insurance____208_the_state_pays">LEGEND!$A$2</definedName>
     <definedName name="Medical_Insurance___414_the_state_pays">LEGEND!$A$2</definedName>
     <definedName name="Pension">LEGEND!$A$16</definedName>
     <definedName name="Retirement">CALCULATOR!$B$42</definedName>
     <definedName name="SocSec">LEGEND!$A$20</definedName>
     <definedName name="SS">CALCULATOR!$C$42</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B2" i="2" l="1"/>
+  <c r="J9" i="1" l="1"/>
+  <c r="D43" i="1" s="1"/>
+  <c r="B2" i="2"/>
   <c r="B40" i="1"/>
-  <c r="J9" i="1"/>
-  <c r="D43" i="1" s="1"/>
   <c r="B9" i="1" l="1"/>
   <c r="C9" i="1"/>
   <c r="C3" i="3" l="1"/>
   <c r="D3" i="3"/>
   <c r="E3" i="3"/>
   <c r="F3" i="3"/>
   <c r="G3" i="3"/>
   <c r="H3" i="3"/>
   <c r="C6" i="3"/>
   <c r="D6" i="3"/>
   <c r="E6" i="3"/>
   <c r="F6" i="3"/>
   <c r="G6" i="3"/>
   <c r="H6" i="3"/>
   <c r="H10" i="3" s="1"/>
   <c r="H11" i="3" s="1"/>
   <c r="C7" i="3"/>
   <c r="D7" i="3"/>
   <c r="E7" i="3"/>
   <c r="F7" i="3"/>
   <c r="G7" i="3"/>
   <c r="H7" i="3"/>
   <c r="C8" i="3"/>
   <c r="D8" i="3"/>
   <c r="E8" i="3"/>
@@ -281,53 +281,50 @@
   <si>
     <t>Vacation</t>
   </si>
   <si>
     <t>Sick Leave</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Enter your potential semi-monthly salary above to calculate your total compensation.</t>
   </si>
   <si>
     <t>Enter your potential MONTHLY contribution to MO Deferred Comp to calculate the employer match. This is renewed each year.</t>
   </si>
   <si>
     <t>Wages (per pay period):</t>
   </si>
   <si>
     <t xml:space="preserve">  Benefits (per pay period):</t>
   </si>
   <si>
     <t>All figures are an average, and may not apply for every employee. Your Annual Benefit Statement will contain more individualized information based on your situation. Where indicated, some costs are a percentage of pay while others are a flat rate. MoDOT offers 13 paid state holidays that are included in the base salary cost.</t>
   </si>
   <si>
-    <t>**Employees can earn a dollar for dollar MO Deferred Comp Match from $25-$75 per month. Employees can contribute up to the annual maximum allowed by the IRS. This is renewed annually.</t>
-[...1 lines deleted...]
-  <si>
     <t>Total compensation also includes training opportunities, work environment, flexible schedules, etc., which are not reflected here.</t>
   </si>
   <si>
     <t xml:space="preserve">Basic Life Insurance </t>
   </si>
   <si>
     <t>4.5 cents for every $1,000</t>
   </si>
   <si>
     <t>Medical Insurance</t>
   </si>
   <si>
     <t xml:space="preserve">Medicare                                         </t>
   </si>
   <si>
     <t xml:space="preserve">Long-Term Disability                </t>
   </si>
   <si>
     <t>Retirement</t>
   </si>
   <si>
     <t>Social Security**</t>
   </si>
   <si>
     <t xml:space="preserve">Annual Leave Earnings                </t>
@@ -415,80 +412,81 @@
   </si>
   <si>
     <t>Maintenance Worker</t>
   </si>
   <si>
     <t>Mid Level Engineer</t>
   </si>
   <si>
     <t>Enter your personal information in the yellow highlighted areas below.</t>
   </si>
   <si>
     <t>Paid time off is included 
 in salary value in chart.</t>
   </si>
   <si>
     <t>Deferred Compensation Match by MoDOT</t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>Semi-Monthly 
 Pay Period Salary</t>
   </si>
   <si>
-    <t>Employees can earn a dollar for dollar 
-[...3 lines deleted...]
-  <si>
     <t>Enter your MONTHLY 
 contribution to MO Deferred Compensation</t>
   </si>
   <si>
     <t>Enter your Semi-Monthly
 Pay Period Salary
 (Before deductions)</t>
   </si>
   <si>
     <t>* For 2025, there is a salary cap of $176,100 for social security. The 6.2% is not paid on any base salary above that amount.</t>
   </si>
   <si>
     <t>Effective 10/2025</t>
   </si>
   <si>
     <t>Holiday Earnings</t>
   </si>
   <si>
     <t>Deferred Compensation**</t>
   </si>
   <si>
     <t>SEMI-MONTHLY BENEFIT CALCULATIONS</t>
   </si>
   <si>
     <t>MONTHLY MODOT match according to your contribution to MO Deferred Compensation**</t>
+  </si>
+  <si>
+    <t>Employees can earn a $25 MO Deferred Comp Match by contributing at least $25 per month.**</t>
+  </si>
+  <si>
+    <t>**Employees can earn a $25 MO Deferred Comp Match by contributing at least $25 per month.  Employees can contribute up to the annual maximum allowed by the IRS. This is renewed annually.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$$-409]#,##0.00_);\([$$-409]#,##0.00\)"/>
     <numFmt numFmtId="165" formatCode="0.000%"/>
     <numFmt numFmtId="166" formatCode="0.0000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000"/>
     <numFmt numFmtId="168" formatCode="0.000;[Red]0.000"/>
   </numFmts>
   <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1385,91 +1383,91 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="7" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="10" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="7" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Explanatory Text" xfId="9" builtinId="53"/>
     <cellStyle name="Heading 1" xfId="4" builtinId="16"/>
     <cellStyle name="Heading 3" xfId="5" builtinId="18"/>
     <cellStyle name="Heading 4" xfId="6" builtinId="19"/>
     <cellStyle name="Input" xfId="7" builtinId="20"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Output" xfId="8" builtinId="21"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Title" xfId="3" builtinId="15"/>
     <cellStyle name="Total" xfId="10" builtinId="25"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005986"/>
       <color rgb="FF5AC412"/>
       <color rgb="FF09ABA7"/>
@@ -2352,240 +2350,240 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="90"/>
     <col min="2" max="2" width="32.7109375" style="85" customWidth="1"/>
     <col min="3" max="3" width="53.28515625" style="85" customWidth="1"/>
     <col min="4" max="4" width="31.85546875" style="85" customWidth="1"/>
     <col min="5" max="5" width="4" style="85" customWidth="1"/>
     <col min="6" max="6" width="53.42578125" style="85" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="85" customWidth="1"/>
     <col min="8" max="8" width="47.42578125" style="85" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="85" customWidth="1"/>
     <col min="10" max="10" width="46.28515625" style="85" customWidth="1"/>
     <col min="11" max="11" width="4.85546875" style="85" customWidth="1"/>
     <col min="12" max="12" width="23" style="85" customWidth="1"/>
     <col min="13" max="13" width="22" style="85" customWidth="1"/>
     <col min="14" max="18" width="15.7109375" style="85" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="85"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="99" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="106" t="s">
+      <c r="B1" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="106"/>
-[...9 lines deleted...]
-      <c r="M1" s="106"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
     </row>
     <row r="2" spans="1:61" s="43" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.7">
       <c r="A2" s="41"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:61" s="43" customFormat="1" ht="49.9" customHeight="1" x14ac:dyDescent="0.7">
       <c r="A3" s="41"/>
-      <c r="B3" s="109" t="s">
+      <c r="B3" s="115" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="109"/>
-[...9 lines deleted...]
-      <c r="M3" s="109"/>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="115"/>
+      <c r="L3" s="115"/>
+      <c r="M3" s="115"/>
       <c r="N3" s="85"/>
     </row>
     <row r="4" spans="1:61" s="43" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.7">
       <c r="A4" s="41"/>
-      <c r="B4" s="108" t="s">
+      <c r="B4" s="114" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="108"/>
-[...9 lines deleted...]
-      <c r="M4" s="108"/>
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
       <c r="N4" s="44"/>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
     </row>
     <row r="5" spans="1:61" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="107" t="s">
-[...12 lines deleted...]
-      <c r="M5" s="107"/>
+      <c r="B5" s="113" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="113"/>
     </row>
     <row r="6" spans="1:61" s="90" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="45"/>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
       <c r="Q6" s="85"/>
       <c r="R6" s="85"/>
       <c r="S6" s="85"/>
     </row>
     <row r="7" spans="1:61" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="104" t="s">
+      <c r="B7" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="105"/>
-      <c r="D7" s="105"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="111"/>
       <c r="E7" s="45"/>
       <c r="F7" s="58" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G7" s="57"/>
       <c r="H7" s="58" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="74"/>
       <c r="J7" s="58" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K7" s="74"/>
-      <c r="L7" s="102" t="s">
+      <c r="L7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="M7" s="102"/>
+      <c r="M7" s="108"/>
     </row>
     <row r="8" spans="1:61" s="48" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="46"/>
       <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="16"/>
       <c r="F8" s="16" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I8" s="28"/>
       <c r="J8" s="16" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K8" s="17"/>
       <c r="L8" s="19" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="19" t="s">
         <v>10</v>
       </c>
       <c r="N8" s="47"/>
       <c r="O8" s="85" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="114"/>
-      <c r="Q8" s="114"/>
+      <c r="P8" s="106"/>
+      <c r="Q8" s="106"/>
       <c r="R8" s="85"/>
       <c r="S8" s="85"/>
       <c r="T8" s="85"/>
       <c r="U8" s="85"/>
       <c r="V8" s="85"/>
       <c r="W8" s="85"/>
       <c r="X8" s="85"/>
       <c r="Y8" s="85"/>
       <c r="Z8" s="85"/>
       <c r="AA8" s="85"/>
       <c r="AB8" s="85"/>
       <c r="AC8" s="85"/>
       <c r="AD8" s="85"/>
       <c r="AE8" s="85"/>
       <c r="AF8" s="85"/>
       <c r="AG8" s="85"/>
       <c r="AH8" s="85"/>
       <c r="AI8" s="85"/>
       <c r="AJ8" s="85"/>
       <c r="AK8" s="85"/>
       <c r="AL8" s="85"/>
       <c r="AM8" s="85"/>
       <c r="AN8" s="85"/>
       <c r="AO8" s="85"/>
       <c r="AP8" s="85"/>
@@ -2605,51 +2603,51 @@
     </row>
     <row r="9" spans="1:61" s="51" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="49"/>
       <c r="B9" s="11">
         <f>(F9*24)/2080</f>
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <f>F9*24</f>
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <f>SUM(F9*24)+(F24*24)</f>
         <v>6348</v>
       </c>
       <c r="E9" s="20"/>
       <c r="F9" s="18">
         <v>0</v>
       </c>
       <c r="G9" s="21"/>
       <c r="H9" s="18">
         <v>0</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="84">
-        <f>IF(H9&lt;25, 0, IF(H9&gt;75, 75, H9))</f>
+        <f>IF(H9&lt;25, 0, 25)</f>
         <v>0</v>
       </c>
       <c r="K9" s="101"/>
       <c r="L9" s="25">
         <v>5</v>
       </c>
       <c r="M9" s="26">
         <v>5</v>
       </c>
       <c r="N9" s="22"/>
       <c r="O9" s="85"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="23"/>
       <c r="R9" s="50"/>
       <c r="S9" s="50"/>
       <c r="T9" s="50"/>
       <c r="U9" s="50"/>
       <c r="V9" s="50"/>
       <c r="W9" s="50"/>
       <c r="X9" s="50"/>
       <c r="Y9" s="50"/>
       <c r="Z9" s="50"/>
       <c r="AA9" s="50"/>
       <c r="AB9" s="50"/>
       <c r="AC9" s="50"/>
@@ -2679,57 +2677,57 @@
       <c r="BA9" s="50"/>
       <c r="BB9" s="50"/>
       <c r="BC9" s="50"/>
       <c r="BD9" s="50"/>
       <c r="BE9" s="50"/>
       <c r="BF9" s="50"/>
       <c r="BG9" s="50"/>
       <c r="BH9" s="50"/>
       <c r="BI9" s="50"/>
     </row>
     <row r="10" spans="1:61" s="51" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="49"/>
       <c r="B10" s="50"/>
       <c r="C10" s="50"/>
       <c r="D10" s="50"/>
       <c r="E10" s="20"/>
       <c r="F10" s="59" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="24"/>
       <c r="H10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="24"/>
       <c r="J10" s="27" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K10" s="24"/>
-      <c r="L10" s="103" t="s">
-[...2 lines deleted...]
-      <c r="M10" s="103"/>
+      <c r="L10" s="109" t="s">
+        <v>44</v>
+      </c>
+      <c r="M10" s="109"/>
       <c r="N10" s="22"/>
       <c r="O10" s="85"/>
       <c r="P10" s="50"/>
       <c r="Q10" s="50"/>
       <c r="R10" s="50"/>
       <c r="S10" s="50"/>
       <c r="T10" s="50"/>
       <c r="U10" s="50"/>
       <c r="V10" s="50"/>
       <c r="W10" s="50"/>
       <c r="X10" s="50"/>
       <c r="Y10" s="50"/>
       <c r="Z10" s="50"/>
       <c r="AA10" s="50"/>
       <c r="AB10" s="50"/>
       <c r="AC10" s="50"/>
       <c r="AD10" s="50"/>
       <c r="AE10" s="50"/>
       <c r="AF10" s="50"/>
       <c r="AG10" s="50"/>
       <c r="AH10" s="50"/>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
       <c r="AL10" s="50"/>
@@ -2801,51 +2799,51 @@
       <c r="AX11" s="52"/>
       <c r="AY11" s="52"/>
       <c r="AZ11" s="52"/>
       <c r="BA11" s="52"/>
       <c r="BB11" s="52"/>
       <c r="BC11" s="52"/>
       <c r="BD11" s="52"/>
       <c r="BE11" s="52"/>
       <c r="BF11" s="52"/>
       <c r="BG11" s="52"/>
       <c r="BH11" s="52"/>
     </row>
     <row r="12" spans="1:61" s="51" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="49"/>
       <c r="B12" s="85"/>
       <c r="C12" s="85"/>
       <c r="D12" s="85"/>
       <c r="E12" s="86"/>
       <c r="F12" s="87" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
       <c r="J12" s="87" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K12" s="87"/>
       <c r="L12" s="85"/>
       <c r="M12" s="85" t="s">
         <v>11</v>
       </c>
       <c r="N12" s="85"/>
       <c r="O12" s="85"/>
       <c r="P12" s="50"/>
       <c r="Q12" s="50"/>
       <c r="R12" s="50"/>
       <c r="S12" s="50"/>
       <c r="T12" s="50"/>
       <c r="U12" s="50"/>
       <c r="V12" s="50"/>
       <c r="W12" s="50"/>
       <c r="X12" s="50"/>
       <c r="Y12" s="50"/>
       <c r="Z12" s="50"/>
       <c r="AA12" s="50"/>
       <c r="AB12" s="50"/>
       <c r="AC12" s="50"/>
       <c r="AD12" s="50"/>
       <c r="AE12" s="50"/>
       <c r="AF12" s="50"/>
@@ -2872,61 +2870,61 @@
       <c r="BA12" s="50"/>
       <c r="BB12" s="50"/>
       <c r="BC12" s="50"/>
       <c r="BD12" s="50"/>
       <c r="BE12" s="50"/>
       <c r="BF12" s="50"/>
       <c r="BG12" s="50"/>
       <c r="BH12" s="50"/>
     </row>
     <row r="13" spans="1:61" s="48" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="46"/>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="86"/>
       <c r="F13" s="85"/>
       <c r="G13" s="85"/>
       <c r="H13" s="85"/>
       <c r="I13" s="85"/>
       <c r="J13" s="85"/>
       <c r="K13" s="85"/>
       <c r="L13" s="85"/>
       <c r="M13" s="85"/>
       <c r="N13" s="85"/>
       <c r="O13" s="85"/>
-      <c r="P13" s="113"/>
-[...9 lines deleted...]
-      <c r="Z13" s="113"/>
+      <c r="P13" s="105"/>
+      <c r="Q13" s="105"/>
+      <c r="R13" s="105"/>
+      <c r="S13" s="105"/>
+      <c r="T13" s="105"/>
+      <c r="U13" s="105"/>
+      <c r="V13" s="105"/>
+      <c r="W13" s="105"/>
+      <c r="X13" s="105"/>
+      <c r="Y13" s="105"/>
+      <c r="Z13" s="105"/>
       <c r="AA13" s="52"/>
       <c r="AB13" s="52"/>
       <c r="AC13" s="52"/>
       <c r="AD13" s="52"/>
       <c r="AE13" s="52"/>
       <c r="AF13" s="52"/>
       <c r="AG13" s="52"/>
       <c r="AH13" s="52"/>
       <c r="AI13" s="52"/>
       <c r="AJ13" s="52"/>
       <c r="AK13" s="52"/>
       <c r="AL13" s="52"/>
       <c r="AM13" s="52"/>
       <c r="AN13" s="52"/>
       <c r="AO13" s="52"/>
       <c r="AP13" s="52"/>
       <c r="AQ13" s="52"/>
       <c r="AR13" s="52"/>
       <c r="AS13" s="52"/>
       <c r="AT13" s="52"/>
       <c r="AU13" s="52"/>
       <c r="AV13" s="52"/>
       <c r="AW13" s="52"/>
       <c r="AX13" s="52"/>
       <c r="AY13" s="52"/>
@@ -3188,361 +3186,361 @@
       <c r="BG17" s="50"/>
       <c r="BH17" s="50"/>
     </row>
     <row r="18" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E18" s="91"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
     </row>
     <row r="19" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E19" s="90"/>
       <c r="H19" s="92"/>
       <c r="I19" s="92"/>
     </row>
     <row r="20" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E20" s="90"/>
       <c r="H20" s="93"/>
       <c r="I20" s="93"/>
     </row>
     <row r="21" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E21" s="90"/>
     </row>
     <row r="22" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E22" s="90"/>
     </row>
     <row r="23" spans="1:60" ht="27" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="D23" s="111" t="s">
+      <c r="D23" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="111"/>
+      <c r="E23" s="103"/>
       <c r="F23" s="53">
         <f>F9</f>
         <v>0</v>
       </c>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
     </row>
     <row r="24" spans="1:60" ht="27.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="D24" s="112" t="s">
+      <c r="D24" s="104" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="112"/>
+      <c r="E24" s="104"/>
       <c r="F24" s="55">
         <f>B37+B40+C40+B43+C43+D43+D40</f>
         <v>264.5</v>
       </c>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
     </row>
     <row r="25" spans="1:60" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E25" s="56"/>
     </row>
     <row r="26" spans="1:60" s="95" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="94"/>
-      <c r="B26" s="115" t="s">
+      <c r="B26" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="115"/>
-[...9 lines deleted...]
-      <c r="M26" s="115"/>
+      <c r="C26" s="107"/>
+      <c r="D26" s="107"/>
+      <c r="E26" s="107"/>
+      <c r="F26" s="107"/>
+      <c r="G26" s="107"/>
+      <c r="H26" s="107"/>
+      <c r="I26" s="107"/>
+      <c r="J26" s="107"/>
+      <c r="K26" s="107"/>
+      <c r="L26" s="107"/>
+      <c r="M26" s="107"/>
     </row>
     <row r="27" spans="1:60" s="95" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="94"/>
-      <c r="B27" s="113" t="s">
-[...12 lines deleted...]
-      <c r="M27" s="113"/>
+      <c r="B27" s="105" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="105"/>
+      <c r="D27" s="105"/>
+      <c r="E27" s="105"/>
+      <c r="F27" s="105"/>
+      <c r="G27" s="105"/>
+      <c r="H27" s="105"/>
+      <c r="I27" s="105"/>
+      <c r="J27" s="105"/>
+      <c r="K27" s="105"/>
+      <c r="L27" s="105"/>
+      <c r="M27" s="105"/>
     </row>
     <row r="28" spans="1:60" s="95" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="94"/>
-      <c r="B28" s="113" t="s">
-[...11 lines deleted...]
-      <c r="L28" s="113"/>
+      <c r="B28" s="105" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="105"/>
+      <c r="D28" s="105"/>
+      <c r="E28" s="105"/>
+      <c r="F28" s="105"/>
+      <c r="G28" s="105"/>
+      <c r="H28" s="105"/>
+      <c r="I28" s="105"/>
+      <c r="J28" s="105"/>
+      <c r="K28" s="105"/>
+      <c r="L28" s="105"/>
     </row>
     <row r="29" spans="1:60" s="95" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="94"/>
-      <c r="B29" s="110" t="s">
-[...11 lines deleted...]
-      <c r="L29" s="110"/>
+      <c r="B29" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="102"/>
+      <c r="D29" s="102"/>
+      <c r="E29" s="102"/>
+      <c r="F29" s="102"/>
+      <c r="G29" s="102"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="102"/>
+      <c r="J29" s="102"/>
+      <c r="K29" s="102"/>
+      <c r="L29" s="102"/>
     </row>
     <row r="30" spans="1:60" s="95" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A30" s="94"/>
       <c r="B30" s="96" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E30" s="94"/>
     </row>
     <row r="31" spans="1:60" x14ac:dyDescent="0.25">
       <c r="E31" s="90"/>
     </row>
     <row r="32" spans="1:60" x14ac:dyDescent="0.25">
       <c r="E32" s="90"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="E33" s="90"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" x14ac:dyDescent="0.35">
       <c r="C34" s="97" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E34" s="90"/>
     </row>
     <row r="35" spans="1:13" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B35" s="76" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="31"/>
       <c r="E35" s="90"/>
     </row>
     <row r="36" spans="1:13" ht="40.5" x14ac:dyDescent="0.35">
       <c r="B36" s="35" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C36" s="14"/>
       <c r="D36" s="32"/>
       <c r="E36" s="90"/>
       <c r="F36" s="98"/>
     </row>
     <row r="37" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B37" s="37">
         <f>(C9/1000)*0.045</f>
         <v>0</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="29"/>
       <c r="E37" s="90"/>
     </row>
     <row r="38" spans="1:13" ht="18.75" x14ac:dyDescent="0.35">
       <c r="B38" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="78" t="s">
+      <c r="D38" s="79" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E38" s="90"/>
     </row>
     <row r="39" spans="1:13" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B39" s="30"/>
       <c r="C39" s="15">
         <v>1.4500000000000001E-2</v>
       </c>
       <c r="D39" s="39">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="E39" s="90"/>
       <c r="F39" s="88"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B40" s="37">
         <f>529/2</f>
         <v>264.5</v>
       </c>
       <c r="C40" s="4">
         <f>F9*C39</f>
         <v>0</v>
       </c>
       <c r="D40" s="36">
         <f>F9*D39</f>
         <v>0</v>
       </c>
       <c r="E40" s="90"/>
     </row>
     <row r="41" spans="1:13" s="100" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="99"/>
       <c r="B41" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="C41" s="81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="75" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E41" s="99"/>
     </row>
     <row r="42" spans="1:13" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B42" s="40">
         <v>0.10075000000000001</v>
       </c>
       <c r="C42" s="15">
         <v>6.2E-2</v>
       </c>
       <c r="D42" s="33"/>
       <c r="E42" s="90"/>
     </row>
     <row r="43" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B43" s="5">
         <f>F9*B42</f>
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <f>F9*C42</f>
         <v>0</v>
       </c>
       <c r="D43" s="36">
         <f>J9/2</f>
         <v>0</v>
       </c>
       <c r="E43" s="90"/>
     </row>
     <row r="44" spans="1:13" ht="18.75" x14ac:dyDescent="0.35">
       <c r="B44" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="C44" s="81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="83" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E44" s="90"/>
     </row>
     <row r="45" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B45" s="3">
         <f>B9*5</f>
         <v>0</v>
       </c>
       <c r="C45" s="4">
         <f>B9*5</f>
         <v>0</v>
       </c>
       <c r="D45" s="36">
         <f>B9*4.33</f>
         <v>0</v>
       </c>
       <c r="E45" s="90"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="E46" s="90"/>
       <c r="M46" s="87" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="E47" s="90"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="E48" s="90"/>
     </row>
     <row r="49" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E49" s="90"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="F10" name="Range1"/>
   </protectedRanges>
   <mergeCells count="15">
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="B29:L29"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="P13:Z13"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="B28:L28"/>
     <mergeCell ref="B26:M26"/>
     <mergeCell ref="B27:M27"/>
-    <mergeCell ref="L7:M7"/>
-[...5 lines deleted...]
-    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="33" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="62.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B1" s="8">
         <f>CALCULATOR!F9</f>
         <v>0</v>
       </c>
       <c r="C1" s="13">
         <f>B1/$B$10</f>
         <v>0</v>
       </c>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="str">
         <f>"Medical Insurance ($"&amp;medical&amp;" the state pays)"</f>
         <v>Medical Insurance ($264.5 the state pays)</v>
       </c>
       <c r="B2" s="8">
         <f>CALCULATOR!B40</f>
         <v>264.5</v>
       </c>
       <c r="C2" s="13">
         <f>B2/$B$10</f>
         <v>1</v>
       </c>
     </row>
@@ -3554,127 +3552,127 @@
       <c r="B3" s="8">
         <f>CALCULATOR!B43</f>
         <v>0</v>
       </c>
       <c r="C3" s="13">
         <f>B3/$B$10</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="38" t="str">
         <f>"Social Security* ("&amp;SocSec&amp;"% the state pays)"</f>
         <v>Social Security* (6.2% the state pays)</v>
       </c>
       <c r="B4" s="8">
         <f>CALCULATOR!C43</f>
         <v>0</v>
       </c>
       <c r="C4" s="13">
         <f>B4/$B$10</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B5" s="8">
         <f>CALCULATOR!B37+CALCULATOR!C37+CALCULATOR!C40+CALCULATOR!D40+CALCULATOR!D37+CALCULATOR!D43</f>
         <v>0</v>
       </c>
       <c r="C5" s="13">
         <f>B5/$B$10</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C7" s="8"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="34"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B10" s="8">
         <f>SUM(B1:B8)</f>
         <v>264.5</v>
       </c>
       <c r="C10" s="8">
         <f>SUM(B2:B6)</f>
         <v>264.5</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C11" s="8">
         <f>CALCULATOR!F24</f>
         <v>264.5</v>
       </c>
       <c r="D11" s="8"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C12" s="8">
         <f>SUM(C11-C10)</f>
         <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C13" s="8"/>
       <c r="E13" s="9"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14">
         <f>Retirement</f>
         <v>0.10075000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16">
         <f>A14*A15</f>
         <v>10.075000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18">
         <f>SS</f>
         <v>6.2E-2</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20">
         <f>A18*A19</f>
         <v>6.2</v>
       </c>
     </row>
     <row r="21" spans="1:1" ht="18" x14ac:dyDescent="0.25">
       <c r="A21" s="10"/>
     </row>
     <row r="22" spans="1:1" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="10"/>
     </row>
@@ -3689,223 +3687,223 @@
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{780BD032-1E7A-40FA-8D60-64620F4466E9}">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="62" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="62" customWidth="1"/>
     <col min="3" max="8" width="16.28515625" style="60" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="60" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="60" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="60"/>
     <col min="14" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="116" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
       <c r="G1" s="116"/>
       <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="68" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B2" s="68"/>
       <c r="C2" s="61"/>
       <c r="D2" s="61"/>
       <c r="E2" s="61"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="70" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C3" s="63">
         <f t="shared" ref="C3:H3" si="0">C4/2080</f>
         <v>16.10576923076923</v>
       </c>
       <c r="D3" s="63">
         <f t="shared" si="0"/>
         <v>19.23076923076923</v>
       </c>
       <c r="E3" s="63">
         <f t="shared" si="0"/>
         <v>21.634615384615383</v>
       </c>
       <c r="F3" s="63">
         <f t="shared" si="0"/>
         <v>24.03846153846154</v>
       </c>
       <c r="G3" s="63">
         <f t="shared" si="0"/>
         <v>28.846153846153847</v>
       </c>
       <c r="H3" s="63">
         <f t="shared" si="0"/>
         <v>33.653846153846153</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="69" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B4" s="70" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C4" s="64">
         <v>33500</v>
       </c>
       <c r="D4" s="64">
         <v>40000</v>
       </c>
       <c r="E4" s="64">
         <v>45000</v>
       </c>
       <c r="F4" s="64">
         <v>50000</v>
       </c>
       <c r="G4" s="64">
         <v>60000</v>
       </c>
       <c r="H4" s="64">
         <v>70000</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B5" s="71">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="C5" s="63">
         <v>11472</v>
       </c>
       <c r="D5" s="63">
         <v>11472</v>
       </c>
       <c r="E5" s="63">
         <v>11472</v>
       </c>
       <c r="F5" s="63">
         <v>11472</v>
       </c>
       <c r="G5" s="63">
         <v>11472</v>
       </c>
       <c r="H5" s="63">
         <v>11472</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="61" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B6" s="72">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C6" s="60">
         <f t="shared" ref="C6:H6" si="1">C4*$B$5</f>
         <v>159.125</v>
       </c>
       <c r="D6" s="60">
         <f t="shared" si="1"/>
         <v>190</v>
       </c>
       <c r="E6" s="60">
         <f t="shared" si="1"/>
         <v>213.75</v>
       </c>
       <c r="F6" s="60">
         <f t="shared" si="1"/>
         <v>237.5</v>
       </c>
       <c r="G6" s="60">
         <f t="shared" si="1"/>
         <v>285</v>
       </c>
       <c r="H6" s="60">
         <f t="shared" si="1"/>
         <v>332.5</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="73" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B7" s="71">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="C7" s="60">
         <f t="shared" ref="C7:H7" si="2">((C4/1000)*$B$6)*24</f>
         <v>36.179999999999993</v>
       </c>
       <c r="D7" s="60">
         <f t="shared" si="2"/>
         <v>43.199999999999996</v>
       </c>
       <c r="E7" s="60">
         <f t="shared" si="2"/>
         <v>48.599999999999994</v>
       </c>
       <c r="F7" s="60">
         <f t="shared" si="2"/>
         <v>54</v>
       </c>
       <c r="G7" s="60">
         <f t="shared" si="2"/>
         <v>64.8</v>
       </c>
       <c r="H7" s="60">
         <f t="shared" si="2"/>
         <v>75.599999999999994</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="61" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B8" s="71">
         <v>0.10935</v>
       </c>
       <c r="C8" s="60">
         <f t="shared" ref="C8:H8" si="3">C4*$B$7</f>
         <v>2562.75</v>
       </c>
       <c r="D8" s="60">
         <f t="shared" si="3"/>
         <v>3060</v>
       </c>
       <c r="E8" s="60">
         <f t="shared" si="3"/>
         <v>3442.5</v>
       </c>
       <c r="F8" s="60">
         <f t="shared" si="3"/>
         <v>3825</v>
       </c>
       <c r="G8" s="60">
         <f t="shared" si="3"/>
         <v>4590</v>
       </c>
       <c r="H8" s="60">
@@ -3971,51 +3969,51 @@
         <v>24.708307692307692</v>
       </c>
       <c r="D11" s="67">
         <f t="shared" si="6"/>
         <v>28.432307692307692</v>
       </c>
       <c r="E11" s="67">
         <f t="shared" si="6"/>
         <v>31.296923076923076</v>
       </c>
       <c r="F11" s="67">
         <f t="shared" si="6"/>
         <v>34.161538461538463</v>
       </c>
       <c r="G11" s="67">
         <f t="shared" si="6"/>
         <v>39.89076923076923</v>
       </c>
       <c r="H11" s="67">
         <f t="shared" si="6"/>
         <v>45.620000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="68" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B12" s="68"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C13" s="63">
         <f t="shared" ref="C13:H13" si="7">C14/2080</f>
         <v>19.076423076923078</v>
       </c>
       <c r="D13" s="63">
         <f t="shared" si="7"/>
         <v>20.602499999999999</v>
       </c>
       <c r="E13" s="63">
         <f t="shared" si="7"/>
         <v>22.25076923076923</v>
       </c>
       <c r="F13" s="63">
         <f t="shared" si="7"/>
         <v>24.030807692307693</v>
       </c>
       <c r="G13" s="63">
         <f t="shared" si="7"/>
         <v>24.475846153846156</v>
       </c>
       <c r="H13" s="63">
@@ -4215,51 +4213,51 @@
         <v>28.248376467692307</v>
       </c>
       <c r="D21" s="67">
         <f t="shared" si="13"/>
         <v>30.066971815384612</v>
       </c>
       <c r="E21" s="67">
         <f t="shared" si="13"/>
         <v>32.031181292307686</v>
       </c>
       <c r="F21" s="67">
         <f t="shared" si="13"/>
         <v>34.152417526153847</v>
       </c>
       <c r="G21" s="67">
         <f t="shared" si="13"/>
         <v>34.682760960000003</v>
       </c>
       <c r="H21" s="67">
         <f t="shared" si="13"/>
         <v>37.016162067692306</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="68" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B22" s="68"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C23" s="63">
         <f t="shared" ref="C23:H23" si="14">C24/2080</f>
         <v>30.437307692307691</v>
       </c>
       <c r="D23" s="63">
         <f t="shared" si="14"/>
         <v>32.872269230769234</v>
       </c>
       <c r="E23" s="63">
         <f t="shared" si="14"/>
         <v>35.502000000000002</v>
       </c>
       <c r="F23" s="63">
         <f t="shared" si="14"/>
         <v>38.342192307692308</v>
       </c>
       <c r="G23" s="63">
         <f t="shared" si="14"/>
         <v>41.409576923076919</v>
       </c>
       <c r="H23" s="63">
@@ -4486,184 +4484,164 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B I D A A B Q S w M E F A A C A A g A c m c J V 9 h e i d O i A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i Z c U M G n T c B m C L n F r y C m 7 t n + Q F g P j R 9 6 I w 3 G u w L Y H I G 9 P 8 g H U E s D B B Q A A g A I A H J n C V c P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B y Z w l X K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A B y Z w l X 2 F 6 J 0 6 I A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A c m c J V w / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 7 g A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B y Z w l X K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D f A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 6 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A E x O F g 0 c m d 0 O o A G E 6 m o A Q A w A A A A A C A A A A A A A D Z g A A w A A A A B A A A A B P N I U J q 7 Z I a l 0 7 b t 1 c 9 A i f A A A A A A S A A A C g A A A A E A A A A G X E w W / n M W D W o R n h k + 3 M Q j B Q A A A A 6 X k 9 9 6 e s o k x B t P x p Q T Y X 4 W u M A / I c h 9 D k x j w j q 8 q M 7 C f U J W d z O V q 9 4 + p 4 B g 1 H z R 4 W e k 3 H T D U d k f 0 y 7 W c D D o Z H W O O Z s i 3 t w d 6 n H C Z K d Z 0 n j 5 Q U A A A A K 3 I U A W e b D M b H g 9 K m g J M 7 l M b N y 6 w = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="86db4b18-1080-4135-b7eb-ef8c332503aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f68a6bd946d6f8d2c43c00d12e262c94" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FF72A108D9D03499E06840599D137B5" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf787a99be99aea23e965acbcd3f1e54">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="86db4b18-1080-4135-b7eb-ef8c332503aa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b524975972bd44c45e312b9ace780b5" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="86db4b18-1080-4135-b7eb-ef8c332503aa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="15" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="15" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="16" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="16" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86db4b18-1080-4135-b7eb-ef8c332503aa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:hidden="true" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4708,98 +4686,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A63301D-AE67-4AEA-AB9A-9EB4BDAAD006}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB314C80-FC81-4B98-8349-5D4C022EE4B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CC8842F-C835-4C07-98F8-349486CA70C4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="86db4b18-1080-4135-b7eb-ef8c332503aa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0B6FBEE-1D42-4E8F-B7C4-9713AE920FAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EC41ADD-9A95-498E-AC63-BC76FFDE8137}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB314C80-FC81-4B98-8349-5D4C022EE4B2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d578a054-ffe1-47c0-bb55-8135aa64fd21"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="86db4b18-1080-4135-b7eb-ef8c332503aa"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>